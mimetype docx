--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Linguistique Appliquée (langues germaniques) à l'Université Bourgogne Europe (depuis septembre 2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentgautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6210-410X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161672337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes la carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 - Vice-président de l'Université Bourgogne Europe délégué à la valorisation de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - Directeur de l'unité de recherche 4182 : Centre Interlangues Texte Image Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - Professeur de Linguistique Appliquée (langues germaniques) à l'Université Bourgogne Europe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 100 mots des Jeux Olympiques en 24 thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130, 2024, Essais, 9782364415195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themenheft: Translation & Linguistik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2020, Themenheft Translation und Linguistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.432, 2018, Konvergenz und Divergenz, Lutz Gunkel, 978-3-11-058528-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01796300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figement et discours spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank und Timme, 105, 2017, Forum für Fachsprachen-Forschung, Hartwig Kalverkämper, 978-3-86596-413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité dans le discours sur le vin en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lavric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang D, 2015, InnTrans, 978-3-631-64306-8. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-03202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and Discourse Analysis in Financial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Palmieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 15 (1), 2015, Studies in Communication Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politische Konzepte in der DDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Edition, pp.176, 2013, 978-3-631-57409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de la bourse et de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gautier. Frank und Timme, pp.186, 2012, Forum für Fachsprachen-Forschung, Hartwig Kalverkämper, 9783865963024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de textes, Hommage à Marie-Hélène PERENNEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universtaires de Lyon 2. Hors-Séries (collection Texture), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franch-Comté, pp.184, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Hinze-Kunze-Roman de Volker Braun : parcours interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Interlangues Text Image Langage, pp.180, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspekt und Aktionsarten im heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haberkorn Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gautier; Didier Haberkorn. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.231, 2004, Eurogermanistik, Marcel Vuillaume; Eugène Faucher, 3-86057-379-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseologiae Amor. Aspekte europäischer Phraseologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Häcki Buhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schneider Verlag Hohengehren, 8, 2001, Phraseologie und Parömiologie, 3-89676-437-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport sponsoring in times of ‘polycrisis’. A discourse analysis of three contemporary crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names in Times of Crisis. Age of pandemics, energetic deficiency, and war</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.129-143, 2025, 9783381133338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Comparability and Idiomaticity Using Tertium Comparationis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Theroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roche, Christophe; Papadopoulou, Maria; Giannadakis, Rafail; Vachon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2024 - Terminologies &amp; Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.331-337, 2025, Terminologica, 978-2-37741-107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der XY-Kampfbahn zur XY-Arena. Trends und Einflussfaktoren bei wiederkehrenden Wortbildungsmustern am Beispiel von kommerziellen deutschen Stadionnamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursmorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-258, 2024, Diskursmorphologie, 9783111363875. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111363936-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Produktivität des Musterbegriffs zur holistischen Charakterisierung von Fachtextsorten. Fallstudien am Beispiel des Finanzdiskurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gondek, Anna; Jurasz, Alina; Staniewski, Przemysław; Szczęk, Joanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aktuelle Trends in der phraseologischen und parömiologischen Forschung weltweit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15-35, Dr Kovac Verlag, 2022, 978-3-339-12796-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en oenologie? Exploitation sémantique de données situées en contexte vini-viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Konzett-Firth; Eva Lavric; Cornelia Feyrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules. Discours oenologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-534, 2022, InnTraRom. Beiträge zu Sprache, Kultur und Translation, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of textual data augmentation on linguistic pattern extraction to improve the idiomaticity of extractive summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Golfarelli; Robert Wrembel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le chocolat en mots : terminologie de filière ou commerciale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cahuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delavigne; Dardo de Vecchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes en discours. Entreprises et organisations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 - 107, 2021, Termes en discours. Entreprises et organisations., 978-2-37906-067-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03249490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semi-automatiques en finances : le cas du lexique support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh2020 - Terminologie &amp; Ontologie : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, pp.113-135, 2021, ToTh2020 - Terminologie &amp; Ontologie : théories et applications, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la dégustation ou… enseigner une terminologie de dégustation ? Les termes de la dégustation dans les outils en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies gastronomiques et œnologiques. Aspects patrimoniaux et culturels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.137-156, 2020, 978-2-343-19610-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels d’une langue à l’autre. Enjeux cognitifs pour la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-76, 2020, Coll. Translatio, 978-2-406-09942-0. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02962280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en « langues-cultures-milieux » de spécialité au prisme de l'épaisseur socio-discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marietta Calderón; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamische Approximationen. Festschriftliches pünktlichst zu Eva Lavrics 62,5. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-387, 2019, Dynamische Approximationen. Festschriftliches pünktlichst zu Eva Lavrics 62,5. Geburtstag, 978-3-631-79649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02277295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie spontanée à une terminologie aménagée et vice-versa : parler des vins espumantes au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieda Maria Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences et divergences dans la pratique terminologique. De la terminologie spontanée à la terminologie aménagée. Actes des journées Realiter 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, pp.103-125, 2019, 978-2-11-139384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique des termes de dégustation peut-elle être autre chose qu'une sémantique expérientielle et expérimentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.321-336, 2018, Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du discours sur le Crémant de Bourgogne de 1995 à nos jours à travers les guides de dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Wolikow; Olivier Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne(s) viticole(s). Enjeux et perspectives historiques d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-252, 2018, 978-2-36411-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantische Aspekte des Sauberkeitsdiskurses im öffentlichen Raum, am Beispiel von Mülleimeraufschriften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gautier; Pierre-Yves Modicom; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen: Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter; https://www.jstor.org/stable/j.ctvbj7k9m.25; De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-385, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;minéralité du vin&amp;quot; : mots d'experts et de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité dans le discours sur le vin en Europe : Actes du colloque d’Innsbruck, 15–16 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 210 p., 2015, InnTrans. Innsbrucker Beiträge zu Sprache, Kultur und Translation, 978-3-653-99602-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levons un voile sur la minéralité des vins blancs du Jura : discours, sémantique, sensorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies de la pasteurisation – récits, savoirs, actions (1865-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2015, Art, Archéologie et Patrimoine, 978-2-36441-144-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskursives Ideal und Wirklichkeit - erzählerisches Baukastenspiel in Stefan Heyms &amp;quot;Die Architekten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Benoist;Laurent Gautier;Marie-Geneviève Gerrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politische Konzepte in der DDR. Zwischen Diskurs und Wirklichkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Edition, pp.141-161, 2013, Sprache im Kontext, 978-3-631-57409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation par la définition et les exemples : le discours lexicographique de l'ex-RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Carlos de Hoyos &amp; Marie-Hélène Pérennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.147-162, 2012, LCE, 978-2-86272-604-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment dire l'intime sous la dictature de RDA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Gerrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Crinquand et Paloma Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime à ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-73, 2012, Proximités Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms prédicatifs sont-ils solubles dans la théorie de Jean-Marie Zemb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Dalmas &amp; Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déconstruction-Reconstruction. Autour de la pensée de Jean-Marie Zemb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.83-98, 2011, Linguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir, dénommer, et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, allemand et anglais Beltran-Vidal D., (Dir.) Les Mots de la Santé (2), Affaire(s) de goût(s) , Travaux du CRTT, Lyon, pp. 189-222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubrier Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots de la Santé (2), Affaire(s) de goût(s) Travaux du CRTT, Lyon, pp. 189-222.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fach, Fachsprache und Fachtextsorte: ein 'magisches' Dreieck in der Fachsprachenvermittlung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Baudot &amp; Maurice Kauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wort und Text. Lexikologische und textsyntaktische Studien im Deutschen und Französischen. Festschrift für René Métrich zum 60. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenburg Verlag, pp.3-13, 2008, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential structures as specialised constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELAD-SILDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/elad-silda.1673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que « Biodeutsch » (ou « biologiquement allemand »), élu mot le plus détestable de l’année, dit du climat politique allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Rayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9jmtxpd7r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terminologie revisite les archives pour la constitution d'un patrimoine (linguistique) vivant : vers une eco-terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universității din Craiova. Seria Științe Filologice. Lingvistică.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1-2), pp.126-149. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52846/aucssflingv.v47i1-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-sensitive weather phraseology from a constructionist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51751/dujal12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples dimensions du stade olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sports, jeux et olympisme Mens critica in corpore sano, 34 (1), pp.195-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Tradition und Kommerzialisierung? Eine Umfrage zum Naming von Stadien unter deutschen und französischen Amateurfußballer:innen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sport | Frankreich | Deutschland. Sport | France | Allemagne Transnationale Perspektiven in Geschichte und Gegenwart | Histoire et présent dans une perspective transnationale, 48 (1), pp.385-398. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748945741-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allianz Arena, Orange Vélodrome & Co. Zur Akzeptanz von Fußballfans bei der kommerziellen Neu- bzw. Umbenennung ‚ihres‘ Stadions im deutsch-französischen Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Namenforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Werbende Namen, 57 (3), pp.363-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche constructionnelle comme méthodologie d'analyse textuelle. Propositions à partir d'un corpus de textes de conjoncture économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes en discours spécialisé. Analyse comparée des noms de stades de football dans quatre pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Románicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La néologie et la néonymie dans les langues romanes, 31, pp.309-327. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ER.510481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours complotistes sur Twitter à propos de la vaccination contre la Covid-19 en France : communautés et analyse sémio-linguistique des hashtags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.79-103. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.30587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostatistics to better detect fishy findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30557-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et discours au sein d’une filière vitivinicole : Le cas des crémants de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Embeddings for Wine Recommender Systems Using Vocabularies of Experts and Consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Web Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Proceedings of the International Workshop on Web Data Processing &amp; Reasoning (WDPAR 2018) in conjunction with the 41st German Conference on Artificial Intelligence, 5 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du guide-conférencier comme marqueur d'identité d'une institution touristique : l'apport d'un corpus oral authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188, pp.443-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur idiomatischen Komponente auffälliger kausativer Konstruktionen im Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.145-162. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13092/lo.90.4321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie du vin au prisme des corpus oraux de dégustation/présentation (français-allemand) : entre émotions, culture et sensorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 188 (4), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.188.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANDOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANDOR : Portail d’archives numériques et de données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (2), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.152.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to thematic section on text and discourse analysis in financial communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Communication Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.2 - 4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scoms.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des langues de spécialité à la communication spécialisée: un nouveau paradigme de recherche à l'intersection entre sciences du langage, info-com et sciences cognitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Interdisciplinaires en Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.225-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et exploiter un corpus oral de situations de dégustation : l’exemple d’Oenolex Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Hohota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LIX (4), pp.157-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralité du vin: représentations mentales de consommateurs suisses et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse Viticulture Arboriculture Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.174-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions causatives avec mouvement en allemand : d'une saisie phraséologique à une explication constructionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 189, pp.81-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tomber les masques du discours officiel de RDA par le défigement : le cas Volker Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2011/2), pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nochmals zum (Fach-)Textmuster: von der Kognition zur Beschreibung einzelner Textexemplare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Histoire de Textes - Mélanges pour Marie-Hélène Pérennec, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDR-Phraseologie oder Parteijargon? Ein Fallstudie am Beispiel von Goodbye, Lenin!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LIV (3), pp.321-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données textuelles : quelles ontologies, quelles pratiques et quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été de la donnée 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d’une identité collective à travers les chants de supporters de foot en Allemagne et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Berron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Identités, fluidité et altérité : Perspectives pluridisciplinaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège doctoral franco-allemand en Lettres, Langues, Sciences Humaines et Sociales Dijon-Mayence; Maison des Sciences sociales et des Humanités de Dijon; Centre Interlangues Texte, Image, Langage, Oct 2025, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du rugby et discours autour du rugby: Table ronde avec Mickaël Campo (Maître de conférences, UBE), Stéphan Germain (Entraîneur, CRESP) et Will Morgan (Entraîneur, Pôle espoir filles Toulouse et Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Irlande and Beyond: Le rugby aux prisme des SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Serée-Chaussinand; Laurent Gautier; Florian Koch; Edith Sales-Wuillmemin, Mar 2025, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing urban namescape: A quantitative analysis of European and North American stadium names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPPING THE FUTURE: INNOVATION, INCLUSION, AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32nd International Cartographic Conference | 32e Conférence cartographique internationale, Aug 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux vignobles » : un flottement sémantique révélateur dans les discours viti-vinicoles (France, Allemagne, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Karoline Knoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée détude : Patrimoine et nouveaux vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et sonorités au service de la construction du made in Italy dans le domaine des glaces : noms de produits et descriptions sensorielles de la franchise Amorino en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Made in Italy mis en discours : le secteur agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanting for belonging: A contrastive content analysis of German and French football chants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Berron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining, Interpreting and Comparing Small Worlds of Football: Identities, Events, Styles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristian Naglo, Sep 2025, Klagenfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadium names between cultural heritage and commercialisation: A quantitative study of four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUGEO Congress 2025 - Geographies of a Changing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences, Sep 2025, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? ». L’évolution des noms des stades dans 8 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Theroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trappeur-Géologue et ses &amp;quot;Lettres sur les Roches du Jura et leur distribution géographiques sur les deux hémisphères&amp;quot;. Pour une recherche interdisciplinaire située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire Jules Marcou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPCC terre de Louis Pasteur, Sep 2024, Paris Musée National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadium naming: between commodification and commemoration. A data mining-based analysis in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicating in and about Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwen Le Cor; Marie-Pierre Jouannaud; Margaux Coutherut, May 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11611.37925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une saisie écolinguistique du patrimoine fromager régional : Terminologies et discours de la production et de la dégustation de fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la langue se fait ambassadrice d’un terroir et de sa culture culinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi della Tuscia, Sep 2024, Viterbo, ITALY, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadium names between commodification and cultural sustainability. A quantitative study of four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Onomastic Sciences (ICOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Helsiinki, Finland. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22280.02569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Kombinatorik des Adjektivs 'deutsch-französisch' im Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couple, tandem, alliance - utiliser la textométrie pour analyser l'imaginaire des relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la terminologie ! ?Les discours viti-vinicoles saisis en leurs lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel du GERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04625718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTX, Gazprom & Co : How do (global) crises affect the discourse around sponsorship in sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names in the Economy - Names in Times of Crisis: age of pandemics, energetic deficiency, and war</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paola Cotticelli, Sep 2023, Verona, Italy. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33464.93446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène du naming dans le sport européen. Une analyse « mixed-methods »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS 2023, PUD de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, Dec 2023, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12181.91364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives au patrimoine via la terminologie ? Propositions méthodologiques pour une terminologie &amp;quot;hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire P.A.C.T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène du naming dans le sport européen – Une analyse « mixed methods »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontinuität oder Umbruch? Eine Umfrage unter AmateurfußballerInnen in Deutschland und Frankreich zum Naming im Fußball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport | France | Allemagne : histoire et présent dans une perspective transnationale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saarland, May 2023, Irsee, Allemagne. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29323.46881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « naming » des stades européens. Premières démarches d'une analyse « mixed-methods »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de LIDILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je plonge les bandes dans ce bain pour les ramollir et pour pouvoir les couper en fines lanières&amp;quot; La mise en scène de la phraséologie procédurale dans les émissions de télé-réalité culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fait alimentaire en langue et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université « Dunărea de Jos » de Galaţi, Mar 2023, Galati, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying instructional texts in French and German Easy Language – Comparaison of Easy Language rules and analysis of their limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Annebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Degenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T&amp;W7- Simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Udine, Nov 2022, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie sensorielle dans son environnement : vers une éco-terminologie ? L'exemple du cacao en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Leticia Cahuana Velasteguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Realiter 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bologne, Oct 2022, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping forecasts as examples of controlled languages - A cross-linguistic (NL, FR, GE) and cross-medial analysis (print, radio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and languages conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2022, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(De)terminologisation processes in wine tasting notes : How expressive are canonical and non-canonical hedonic markers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivity and Intersubjectivity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Centre of Excellence in Estonian Studies, May 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized frames and domain-specific ontologies within the context of pattern analysis: an integrative approach based on weather terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Systems and Frames in Terminology (CSFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Innsbruck - Department of translation studies - Pius ten Hacken &amp; Rossella Resi, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From corpus idiomaticity to domain specific pattern-based idiomaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises, défis, innovations | Crises, challenges, innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johannes Dahm, Mary C. Lavissière, Gaëlle Fauchard, Julie McAllister, Sophie Belan, Joël Brémond, Charlotte Barcat, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invectivité entre catégorie pragmatique et discours. Réflexions épistémologiques à partir d'un corpus de discours de haine sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès de l'AGES, violence et radicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital transnational linguistic landscape of wine discourses. A comparative discourse analysis of three European (wine) regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The Europeanisation of identities through everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renommer un stade : opportunité économique, défi linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS 2021 – PUD de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corédaction en système juridique plurilingue et le figement du sens. Une analyse sémantique et traductologique des ordonnances suisses liées à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone tournant de jurilinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korpora, Kombinatorik, Übersetzungssegmente… statt Terminologie? Zum neuen Stellenwert von Termini und Terminologie im Sprachtechnologie-Zeitalter am Beispiel von Finanzübersetzung (FR/DE/NL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translata IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2021, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur (unaufhaltsamen?) Verwischung der Grenzen zwischen Gemein-und Fachsprache: die Lehren aus dem COVID19-Diskurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Be-/Ein-/Abgrenzungen: literatur- und sprachwissenschaftliche Perspektiven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Katowice, Sep 2021, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Fach und Text. Vergleichskonstruktionen in Börsenberichtenein holistischer Ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dis)-agreement und (dis-)alignment: positioning practices in specialized discourse from a construction grammar perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Sep 2021, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wie vergleichbar sind vergleichbare und parallele Fachkorpora? Ergebnisse einer Pilotstudie zum Sprachenpaar dt./frz. in Finanzdiskursen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVG-Kongress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli Studi di Palermo, Jul 2021, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns und Segmente als (neue) Übersetzungseinheiten -oder: Wie verändert die Digitalisierung der Übersetzung unsere Vorstellung von Ausgangs-und Zielsprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translaton II - The Present and the Future of Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Varsovie / U. Wroclaw, Sep 2021, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Semantics meets Multilingual Legal Terminology. Theoretical Principles Based on a German-French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2021 - Terminologie et Ontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stadien-Namen in der Sponsoring-Ära: ein patternbasierter Ansatz zur Analyse von Stadien-Namen in vier europäischen Sprachen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Österreichische Linguistik-Tagung (ÖLT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Landscape geht digital: „Virtuelle sprachliche Landschaften“ auf Instagram am Beispiel der Weinstraßen in zwei mehrsprachigen Regionen (Elsass, Südtirol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistentag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Augsburg, Oct 2021, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Produktivität des Musterbegriffs zur holistischen Charakterisierung von Fachtextsorten. Fallstudien am Beispiel des Finanzdiskurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aktuelle Trends in der phraseologischen und parömiologischen Forschung weltweit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uni Wroclaw, May 2021, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Semantics meets Multilingual Legal Terminology: Theoretical Principles Based on a German-French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allianz-Arena, Orange Vélodrome & Co: zum Werbepotenzial kommerzieller Namen von Sportplätzen im deutsch-französischen Vergleich »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Werbende Namen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mainzer Akademie der Wissenschaften, Sep 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-specific intensifying constructions and/in weather-related proverbs. A case study based on Dutch dialects in Flanders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U Antwerpen, Aug 2021, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ichbinX/#wirsindX – und kein Ende. Zur diskursiven Produktivität eines #-Wortbildungsmusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursmorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Mar 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des catastrophes météorologiques dans et par le discours spécialisé : entre dénominations et évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2021 AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont Auvergne, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Fachsprachen zu Fachkulturen über Fachdiskurse: zum neuen Stellenwert sozio-und kulturlinguistischer Ansätze in der Fachsprachenforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Treffen in Wroclaw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wrocalw, Sep 2021, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fandiskurse über das (Re-)Naming von Stadionnamen in Deutschland und Frankreich ein diskurslinguistischer Ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Bedeutung von Sportjournalismus in digitalen Medienumgebungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPuK, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beschimpfen, bedrohen, diskriminieren: Sprache als Verbrechen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung: "Den Täter an der Sprache erkennen: Sprache als Indiz"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich-Heine-Universität, Jul 2020, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Drafting of Legal Provisions in Multilingual Systems: an Analysis of the Swiss COVID-19 Regulations from a Legal Linguistic and Translational Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legal Linguistics Workshop (ILLWS20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Association for Legal Linguistics, Dec 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03060478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtssprache als institutioneller Diskurs: methodologisch-theoretische Perspektiven der französischen Diskursanalyse am Beispiel des Verfassungsrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heidelberger Arbeitskreis der Rechtslinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03060480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semiautomatiques en finances : le cas du lexique support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2020 - Terminologie et Ontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Nov 2020, Chambéry (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachsprachen als Objekte der Diskurslinguistik: Epistemologische und methodologische Überlegungen am Beispiel von Finanzdiskursen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingColl 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires/glossaires vs corpus : ce que les corpus font (ou ne font pas) à la terminologie pour traducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser la traduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domain-sensitive are existential constructions? Evidence from Swedish and Dutch weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in the Nordics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Gothenburg, Nov 2020, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Patterns zu fachspezifischen Konstruktionen im Fachdiskurs Eine kontrastive Fallstudie (deutsch- französisch) zu Weinsprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2019 - PRODUCTIVE PATTERNS IN PHRASEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Santiago de Compostella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frames comme tertium comparationis pour la représentation multilingue des connaissances spécialisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction spécialisée et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sémantique du champ de l’exquis en allemand à partir des combinatoires sur larges corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'exquis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de construction au service de la morphologie lexicale ? Apports pour la description des noms-termes en allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom, entre syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la multiplicité des données en langue naturelle aux corpus : contraintes et possibilités méthodologiques(en discours spécialisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Recherche en Sorbonne (CeLiSo, EA3773)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which status for sensoric based discourses on digital social networks? Methodological reflections based on a corpus of wine descriptions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en œnologie ? Exploitation sémantique de données situées en contexte viti-vinicole franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2019, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données textuelles, données expérimentales : quels apports pour une sémantique de la sensorialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRELA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une rhétorique du discours constitutionnel ? La question de la performativité à partir d'un corpus germanophone (XIXe -XXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Stratégies et techniques rhétoriques dans les discours spécialisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) sémantique(s) pour le discours juridique ? Pour une archéologie discursive en droit constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues et langages juridiques. Traduction et traductologie – Didactique et pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming organic wines in French and German A Frame Semantics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names In The Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Uppsala, Jun 2019, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von (pragma-)semantischer Valenz zu Frames in der Beschreibung der Argumentstruktur (von Transferverben)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspekte der Verbkomplementierung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Apr 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles/comparables, langue originale/traduite… : s'y retrouver dans le maquis des corpus potentiels pour la traduction économique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION : THÉORIES, PRATIQUES, FORMATIONS 20 ANS D’ENSEIGNEMENT TRADUCTOLOGIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, Sep 2018, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01883902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie spontanée à une terminologie aménagée et vice-versa : parler des vins espumantes au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieda Maria Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV éme Journée Realiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Realiter, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) recherche(s) sur les discours et cultures de spécialité pour articuler enseignement et recherche en LEA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Enseigner les langues en LEA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon III, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01824213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche SHS sur le vin : le point de vue de la sémantique pour la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRADIŢIE ŞI CONTINUITATE. SUB SEMNUL LUI LIBER PATER (Perspective culturale, istorice şi literare)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, Oct 2018, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels à l'épreuve de l'altérité : dimensions linguistiques et culturelles à partir de l'exemple minéral/mineralisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vin et Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Oct 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions, expressivité et évaluation. La triple face (cachée ?) des descripteurs sensoriels : l'exemple du discours de présentation / dégustation de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître vs. ressentir. Affects, émotions et expressivité en discours spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon II, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et corpus pour les (apprentis) traducteurs : un double-aller retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction : théories, pratiques, formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, May 2018, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01789415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire, dire et interpréter le droit en contexte européen : les apports d’une « sémantique juridique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire tournant de jurilinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Dec 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s'engage sur quoi ? L'épineuse question de l'évidentialité dans les textes de type &amp;quot;pronostic&amp;quot; en allemand à partir d'un corpus de prévisions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique allemande du professeur Martine Dalmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie du cacao dans un pays producteur (Equateur) et sa diffusion : une terminologie de filière ou commerciale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cahuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Chapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Toth 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, Dec 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des terminologies sensorielles du discours expert et non expert pour une plateforme de recommandation hybride (SmartAd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachsprachliche Konstruktionen? Zur korpuslinguistischen Neufundierung des Lexik-Grammatik-Kontinuums in stark formalisierten Fachtextsorten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAL - Sektionentagung 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Sep 2017, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pressure of specialized knowledge structures on the lexicon-grammar continuum: the expression of aspectuality in weather forecasts (GE-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Österreichische Linguistiktagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Oct 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la dégustation ou… enseigner une terminologie de dégustation ? Les termes de la dégustation dans les glossaires en ligne et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Sep 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wortbildungsmuster in Hashtags in politischen Tweets: doppelte Kurzformen? Frz.-Deutsch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‚Kurze Formenʻ in der Sprache: syntaktische, semantische und textuelle Aspekte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 - Sorbonne Nouvelle, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Sprach-, Fach-und Kulturwissen bei der Rechtsübersetzung: Der potentielle Beitrag kognitiver Semantik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtssprache und Rechtsübersetzung in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FTSK Germersheim, Sep 2018, Germersheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire expérimentalement des corpus spécialisés pour l’analyse sémantique : méthodes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;linguistique du droit&amp;quot; (Rechtslinguistik) : un outil d'analyse (critique) de discours ? Mise en perspective à partir du &amp;quot;principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du R2DIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Dec 2017, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Textsorten-und Kulturspezifika in der Übersetzung von Weinbesprechungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translata III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Übersetzungsinstitut, Dec 2017, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes émotionnelles et culturelles des descripteurs sensoriels : enjeu pour l’équivalence terminologique en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « mise en formule » par les hashtags : analyse de nouvelles formes « ultra-brèves » dans les tweets de campagne des européennes (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves de l'imprimé au numérique (XIX-XXIè siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Mar 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels en traduction : quel degré d’équivalence cognitive ? Etude de cas français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie (CMT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtslinguistik, « sémantique juridique » et « analyse du discours institutionnel » : positions, méthodes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire tournant de jurilinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter en campagne politique : un exemple d’objet pour une étude interdisciplinaire en Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie et Pratiques des Humanités Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossilisation des rhèmes et figement : l’apport zembien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire du discours en hommage à Jean-Marie Zemb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA IMAGER - UPEC, Mar 2017, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le flou ? La traduction des standards juridiques entre terminologie et sémantique discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l'illégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTT - Univ. Lyon 2, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frames und konzeptuelle Metaphern: ein kognitiver Ansatz für die Fachsprachenforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zur Verwendung von Metaphern in Fachdiskursen / A propos du rôle de la métaphore dans la langue de spécialité allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours Numériques : Quels enjeux pour la linguistique (appliquée) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« NOUS ET LES AUTRES » - LA RECHERCHE INTERCULTURELLE : UN CADRE PLURIDISCIPLINAIRE ET TRANSVERSAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, Oct 2017, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données numériques expérientielles en discours spécialisés : deux exemples dans le domaine du tourisme et de l’oenologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDonnées 2017 « Techniques Émergentes des Données : veille et e-réputation » 24 Novembre 2017 – CLA -Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en langues de spécialité comme analyse de discours :réflexions théorico-méthodologiques dans la recherche francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Fachsprache Französisch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, htw Saar, Mar 2017, Saarebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuierliche Komposita aus terminologischer Sicht: Wort vs. Phrase in Fachkorpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PreForLex Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de corpus parallèles / comparables pour l’approche des macrostructures : les discours de conjoncture économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Corpus numériques et traduction spécialisée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues Texte Image Langage EA4182, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01648206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continuum lexique-grammaire en genre spécialisé à partir de corpus maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, May 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les corpus parallèles pour approcher la langue de la traduction en contexte institutionnel : le cas de la BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique sensorielle peut-elle être autre chose qu’une sémantique expérimentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardenne, Sep 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tajariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de ressources numériques sur la vigne et le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de haute-Alsace, Dec 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming MINERALITY of French white wines : a contrastive study on the emergence of a &amp;quot; new &amp;quot; wine descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Food and Culture in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Food : Recherche lexicale et sensible d'un (pseudo-terme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies de la gastronomie et de l'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de métaphores scientifiques dans les discours publics de médecins germanophones au XIXème siècle : contribution à une approche diachronique des « métaphores conceptuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire "La métaphore" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues et Cultures Européennes EA1853 May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire déguster et parler de son vin pour le faire aimer et le vendre : quelques stratégies dans des interactions producteur-client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Hohota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wine Symposium of Toulouse ‘15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting (good) discourse examples from an oral specialised corpus of wine tasting interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Knowledge Acquisition for Lexicography COST ENeL WG3 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of e-Lexicography, Aug 2015, Herstmonceux, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Public Sphere in Europe ? Twitter at the European Parliamentary Elections 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la variation en terminologie sensorielle ? Les enseignements d’une enquête experts / consommateurs sur la synonymie en œnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quo Vadis, Terminologia ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VII, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of textual networks: analysing open-ended questions in text data of the perception of minerality in wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Sensometrics 2014 : Data that works in the city that works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sensometric Society, Jul 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) corpus pour une approche interculturelle des discours sur le vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Boutaud de l’Université de Bourgogne; Simona Stano de l'Université de Turin; Clémentine Hugol-Gential de l’Université de Bourgogne; Paola Mulas de l’Université de Teramo; Junior Agence Masci, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux du vin comme marqueurs du minéral et de la minéralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vin et le Lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction discursive de la cohérence dans les tweets de campagne électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique – Media – TIC : Formes et fonctions de participation politique dans un monde numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alex Frame; Gilles Brachotte; Will Noonan; Myriam Segura-Pineiro; Tatiana Kondrashova, Nov 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats textuels autour du concept de minéralité dans les vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées internationales d'Analyse statistique des données textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.209-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Capital, d'une langue à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Lachâtre (1814-1900) : Le bicentenaire d’un inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Numa Ducange (GRHis, Université de Rouen, Grande Édition Marx Engels); François Gaudin (LDI &amp; Dysola, Université de Rouen); Mahfoud Mahtout (Dysola, Université de Rouen); Jean-Yves Mollier (CHCSC, Université de Versailles-Saint-Quentin-en-Yvelines); Laurent Gautier (TIL, Université de Bourgogne), Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir goûter : Réappropriation des non-savoirs viticoles par les experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Hoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ToTh 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toth (Terminologie &amp; Ontologie : Théories et applications), Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kollaborative Diskurspraktiken in der politischen Online-Kommunikation: Joint Digital Storytelling auf Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Suisse d’info-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'info-com, Apr 2014, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming sensory impressions in winespeak between professionals and non-professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALAPP 2014 : 4th International conference Applied Linguistics and Professional Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Switzerland, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats textuels de typologies sensorielles : analyse d’une enquête en œnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2014 - Journées internationales d'analyse statistique des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minerality of wine: which status for the lexeme in which situations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et affirmation des descripteurs mineral(isch)/Mineralität en allemand : un cas de néologie sémantique dans le discours œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du GERALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d’Etude en Allemande de Spécialité (GERALS), Mar 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;minéralité&amp;quot; du vin : dires d'experts et de consommateurs (Propos de prescripteurs, paroles de consommateurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire UNESCO « Culture et traditions du vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de son vin avec les bons mots : vers un OenoLex espagnol – hispano-américain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Dimensions Economiques de l’Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une polyphonie multimodale. La circulation de discours tiers sur les réseaux sociaux d’hommes et femmes politiques allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique - medias - TIC : utilisations des médias sociaux en politique, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues TIL ; CIMEOS, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues professionnelles comme corpus ? Un mode d'accès privilégié au spécialisé professionnel, à son discours et à sa culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekundäre Prädikation durch Adjektive: auch ein Beitrag zur Syntax und Semantik der ‚Aus-gliederung‘ im Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir, dénommer et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, anglais et allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soubrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la santé (2) : affaire(s) de goût(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.Pages 189-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation et expressivité dans un type de texte spécialisé : le compte rendu boursier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction expressive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Besançon, France. pp.Pages 39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;mise en mots&amp;quot; des maux du système de santé allemand et de ses remèdes dans le discours public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. pp.Pages 57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terme, phraséoterme, phrasème : questions de délimitation en langue spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Continuum en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Sousse, Tunisie. pp.Pages 153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et phraséologie comparées du droit constitutionnel en français et en allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace euro-méditerranéen : une idiomaticité partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie. pp.Pages 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique Deutsch-Österreich en Autriche (1918-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin(s) d'Empire(s) : recherche de nouvelles identités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Chambéry, France. pp.Pages 79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Humanités Numériques révèlent l'Historicité et la spatialité des discours officiels sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES DE GENEVE « HISTOIRE ET CITE » - Salon des Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Genève, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renommer un stade : opportunité économique, défi linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouristYou by egreeters : un &amp;quot;e-greeters&amp;quot; dans votre poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des constructions à tous les niveaux des discours spécialisés ? Propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02371684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' « illusion terminologique » dans la traduction oenologique : pour une approche sémantique ancrée dans les langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Lille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02054298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité/distance comme catégories d'analyse pour la communication médiée par ordinateur : l'exemple de Twitter en allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Sorbonne Université - Centre Malesherbes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02004562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les discours spécialisés par la méta-catégorie du figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01742139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin au cacao : enjeux des sources et des méthodes pour une sémantique sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Innsbruck, Autriche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01909309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches cognitives pour les discours spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01741302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le flou, même en droit ? Les composantes sémantiques et pragmatiques du texte juridique en vue de sa traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Düsseldorf, Allemagne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01821743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme « corpus » en sciences du langage : questions méthodologiques et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Dijon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01614435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Gautier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Linguistique Appliquée (langues germaniques) à l'Université Bourgogne Europe (depuis septembre 2013)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentgautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6210-410X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">161672337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales étapes la carrière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020 - Vice-président de l'Université Bourgogne Europe délégué à la valorisation de la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018 - Directeur de l'unité de recherche 4182 : Centre Interlangues Texte Image Langage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013 - Professeur de Linguistique Appliquée (langues germaniques) à l'Université Bourgogne Europe</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 100 mots des Jeux Olympiques en 24 thématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.130, 2024, Essais, 9782364415195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themenheft: Translation & Linguistik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 13 (2), 2020, Themenheft Translation und Linguistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03084502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.432, 2018, Konvergenz und Divergenz, Lutz Gunkel, 978-3-11-058528-5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01796300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figement et discours spécialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank und Timme, 105, 2017, Forum für Fachsprachen-Forschung, Hartwig Kalverkämper, 978-3-86596-413-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et diversité dans le discours sur le vin en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lavric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang D, 2015, InnTrans, 978-3-631-64306-8. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-653-03202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text and Discourse Analysis in Financial Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Palmieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier, 15 (1), 2015, Studies in Communication Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politische Konzepte in der DDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Edition, pp.176, 2013, 978-3-631-57409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours de la bourse et de la finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gautier. Frank und Timme, pp.186, 2012, Forum für Fachsprachen-Forschung, Hartwig Kalverkämper, 9783865963024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de textes, Hommage à Marie-Hélène PERENNEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Baldauf-Quilliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Poitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Prak-Derrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universtaires de Lyon 2. Hors-Séries (collection Texture), 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fonction expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franch-Comté, pp.184, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Hinze-Kunze-Roman de Volker Braun : parcours interprétatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Parisot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre Interlangues Text Image Langage, pp.180, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspekt und Aktionsarten im heutigen Deutsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haberkorn Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gautier; Didier Haberkorn. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stauffenburg Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.231, 2004, Eurogermanistik, Marcel Vuillaume; Eugène Faucher, 3-86057-379-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phraseologiae Amor. Aspekte europäischer Phraseologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies Häcki Buhofer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schneider Verlag Hohengehren, 8, 2001, Phraseologie und Parömiologie, 3-89676-437-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport sponsoring in times of ‘polycrisis’. A discourse analysis of three contemporary crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names in Times of Crisis. Age of pandemics, energetic deficiency, and war</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.129-143, 2025, 9783381133338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Comparability and Idiomaticity Using Tertium Comparationis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Theroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roche, Christophe; Papadopoulou, Maria; Giannadakis, Rafail; Vachon, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2024 - Terminologies &amp; Ontologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.331-337, 2025, Terminologica, 978-2-37741-107-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von der XY-Kampfbahn zur XY-Arena. Trends und Einflussfaktoren bei wiederkehrenden Wortbildungsmustern am Beispiel von kommerziellen deutschen Stadionnamen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursmorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-258, 2024, Diskursmorphologie, 9783111363875. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111363936-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Produktivität des Musterbegriffs zur holistischen Charakterisierung von Fachtextsorten. Fallstudien am Beispiel des Finanzdiskurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gondek, Anna; Jurasz, Alina; Staniewski, Przemysław; Szczęk, Joanna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aktuelle Trends in der phraseologischen und parömiologischen Forschung weltweit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15-35, Dr Kovac Verlag, 2022, 978-3-339-12796-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en oenologie? Exploitation sémantique de données situées en contexte vini-viticole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carmen Konzett-Firth; Eva Lavric; Cornelia Feyrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin et ses émules. Discours oenologiques et gastronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank &amp; Timme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.515-534, 2022, InnTraRom. Beiträge zu Sprache, Kultur und Translation, 978-3-7329-0808-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03573492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of textual data augmentation on linguistic pattern extraction to improve the idiomaticity of extractive summaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matteo Golfarelli; Robert Wrembel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, In press, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre le chocolat en mots : terminologie de filière ou commerciale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cahuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Delavigne; Dardo de Vecchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Termes en discours. Entreprises et organisations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85 - 107, 2021, Termes en discours. Entreprises et organisations., 978-2-37906-067-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03249490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semi-automatiques en finances : le cas du lexique support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh2020 - Terminologie &amp; Ontologie : théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Savoie Mont-Blanc, pp.113-135, 2021, ToTh2020 - Terminologie &amp; Ontologie : théories et applications, 9782377410651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la dégustation ou… enseigner une terminologie de dégustation ? Les termes de la dégustation dans les outils en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologies gastronomiques et œnologiques. Aspects patrimoniaux et culturels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.137-156, 2020, 978-2-343-19610-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels d’une langue à l’autre. Enjeux cognitifs pour la traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Achard Bayle; Christine Durieux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitivisme et Traductologie. Approches sémantiques et psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-76, 2020, Coll. Translatio, 978-2-406-09942-0. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09944-4.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02962280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie spontanée à une terminologie aménagée et vice-versa : parler des vins espumantes au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieda Maria Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergences et divergences dans la pratique terminologique. De la terminologie spontanée à la terminologie aménagée. Actes des journées Realiter 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, pp.103-125, 2019, 978-2-11-139384-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02285722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en « langues-cultures-milieux » de spécialité au prisme de l'épaisseur socio-discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marietta Calderón; Carmen Konzett-Firth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamische Approximationen. Festschriftliches pünktlichst zu Eva Lavrics 62,5. Geburtstag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.369-387, 2019, Dynamische Approximationen. Festschriftliches pünktlichst zu Eva Lavrics 62,5. Geburtstag, 978-3-631-79649-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02277295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique des termes de dégustation peut-elle être autre chose qu'une sémantique expérientielle et expérimentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Verdier; Anne Parizot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, pp.321-336, 2018, Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du discours sur le Crémant de Bourgogne de 1995 à nos jours à travers les guides de dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Wolikow; Olivier Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne(s) viticole(s). Enjeux et perspectives historiques d'un territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-252, 2018, 978-2-36411-263-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantische Aspekte des Sauberkeitsdiskurses im öffentlichen Raum, am Beispiel von Mülleimeraufschriften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Modicom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Vinckel-Roisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Gautier; Pierre-Yves Modicom; Hélène Vinckel-Roisin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen: Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter; https://www.jstor.org/stable/j.ctvbj7k9m.25; De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.365-385, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03947636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;minéralité du vin&amp;quot; : mots d'experts et de consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Robillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité et diversité dans le discours sur le vin en Europe : Actes du colloque d’Innsbruck, 15–16 octobre 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 210 p., 2015, InnTrans. Innsbrucker Beiträge zu Sprache, Kultur und Translation, 978-3-653-99602-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levons un voile sur la minéralité des vins blancs du Jura : discours, sémantique, sensorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vies de la pasteurisation – récits, savoirs, actions (1865-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-170, 2015, Art, Archéologie et Patrimoine, 978-2-36441-144-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskursives Ideal und Wirklichkeit - erzählerisches Baukastenspiel in Stefan Heyms &amp;quot;Die Architekten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Gerrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Benoist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Benoist;Laurent Gautier;Marie-Geneviève Gerrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politische Konzepte in der DDR. Zwischen Diskurs und Wirklichkeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang Edition, pp.141-161, 2013, Sprache im Kontext, 978-3-631-57409-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00880588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manipulation par la définition et les exemples : le discours lexicographique de l'ex-RDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">José Carlos de Hoyos &amp; Marie-Hélène Pérennec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et manipulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.147-162, 2012, LCE, 978-2-86272-604-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00465841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment dire l'intime sous la dictature de RDA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Geneviève Gerrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Crinquand et Paloma Bravo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intime à ses frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EME, pp.59-73, 2012, Proximités Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms prédicatifs sont-ils solubles dans la théorie de Jean-Marie Zemb ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Dalmas &amp; Thierry Gallèpe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déconstruction-Reconstruction. Autour de la pensée de Jean-Marie Zemb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lambert-Lucas, pp.83-98, 2011, Linguistique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir, dénommer, et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, allemand et anglais Beltran-Vidal D., (Dir.) Les Mots de la Santé (2), Affaire(s) de goût(s) , Travaux du CRTT, Lyon, pp. 189-222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soubrier Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mots de la Santé (2), Affaire(s) de goût(s) Travaux du CRTT, Lyon, pp. 189-222.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fach, Fachsprache und Fachtextsorte: ein 'magisches' Dreieck in der Fachsprachenvermittlung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Baudot &amp; Maurice Kauffer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wort und Text. Lexikologische und textsyntaktische Studien im Deutschen und Französischen. Festschrift für René Métrich zum 60. Geburtstag.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stauffenburg Verlag, pp.3-13, 2008, Eurogermanistik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-sensitive weather phraseology from a constructionist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch Journal of Applied Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51751/dujal12632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existential structures as specialised constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELAD-SILDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/elad-silda.1673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que « Biodeutsch » (ou « biologiquement allemand »), élu mot le plus détestable de l’année, dit du climat politique allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Rayko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.9jmtxpd7r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la terminologie revisite les archives pour la constitution d'un patrimoine (linguistique) vivant : vers une eco-terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analele Universității din Craiova. Seria Științe Filologice. Lingvistică.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (1-2), pp.126-149. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52846/aucssflingv.v47i1-⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples dimensions du stade olympique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sports, jeux et olympisme Mens critica in corpore sano, 34 (1), pp.195-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Tradition und Kommerzialisierung? Eine Umfrage zum Naming von Stadien unter deutschen und französischen Amateurfußballer:innen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stadion. Revue internationale d'histoire du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sport | Frankreich | Deutschland. Sport | France | Allemagne Transnationale Perspektiven in Geschichte und Gegenwart | Histoire et présent dans une perspective transnationale, 48 (1), pp.385-398. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/9783748945741-385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allianz Arena, Orange Vélodrome & Co. Zur Akzeptanz von Fußballfans bei der kommerziellen Neu- bzw. Umbenennung ‚ihres‘ Stadions im deutsch-französischen Vergleich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beiträge zur Namenforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Werbende Namen, 57 (3), pp.363-385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925919v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche constructionnelle comme méthodologie d'analyse textuelle. Propositions à partir d'un corpus de textes de conjoncture économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Echo des études romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.11-27. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32725/eer.2022.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03871342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néologismes en discours spécialisé. Analyse comparée des noms de stades de football dans quatre pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios Románicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La néologie et la néonymie dans les langues romanes, 31, pp.309-327. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6018/ER.510481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours complotistes sur Twitter à propos de la vaccination contre la Covid-19 en France : communautés et analyse sémio-linguistique des hashtags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.79-103. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.30587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03878620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostatistics to better detect fishy findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tarantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(20)30557-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et discours au sein d’une filière vitivinicole : Le cas des crémants de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du guide-conférencier comme marqueur d'identité d'une institution touristique : l'apport d'un corpus oral authentique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 188, pp.443-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01836055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur idiomatischen Komponente auffälliger kausativer Konstruktionen im Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistik Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.145-162. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13092/lo.90.4321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01801109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Word Embeddings for Wine Recommender Systems Using Vocabularies of Experts and Consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Web Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue: Proceedings of the International Workshop on Web Data Processing &amp; Reasoning (WDPAR 2018) in conjunction with the 41st German Conference on Artificial Intelligence, 5 (1), pp.23-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01872273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie du vin au prisme des corpus oraux de dégustation/présentation (français-allemand) : entre émotions, culture et sensorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 188 (4), pp.485-509. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ela.188.0485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANDOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'InSHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANDOR : Portail d’archives numériques et de données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Millereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (2), pp.17-18. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.152.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to thematic section on text and discourse analysis in financial communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudi Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Communication Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.2 - 4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scoms.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01628929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des langues de spécialité à la communication spécialisée: un nouveau paradigme de recherche à l'intersection entre sciences du langage, info-com et sciences cognitives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Interdisciplinaires en Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.225-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et exploiter un corpus oral de situations de dégustation : l’exemple d’Oenolex Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Hohota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LIX (4), pp.157-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minéralité du vin: représentations mentales de consommateurs suisses et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue suisse Viticulture Arboriculture Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (3), pp.174-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les constructions causatives avec mouvement en allemand : d'une saisie phraséologique à une explication constructionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Dalmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 189, pp.81-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire tomber les masques du discours officiel de RDA par le défigement : le cas Volker Braun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (2011/2), pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00609010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DDR-Phraseologie oder Parteijargon? Ein Fallstudie am Beispiel von Goodbye, Lenin!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LIV (3), pp.321-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nochmals zum (Fach-)Textmuster: von der Kognition zur Beschreibung einzelner Textexemplare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon Linguistique allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Histoire de Textes - Mélanges pour Marie-Hélène Pérennec, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données textuelles : quelles ontologies, quelles pratiques et quels objectifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d’été de la donnée 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation d’une identité collective à travers les chants de supporters de foot en Allemagne et en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Berron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : « Identités, fluidité et altérité : Perspectives pluridisciplinaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège doctoral franco-allemand en Lettres, Langues, Sciences Humaines et Sociales Dijon-Mayence; Maison des Sciences sociales et des Humanités de Dijon; Centre Interlangues Texte, Image, Langage, Oct 2025, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie du rugby et discours autour du rugby: Table ronde avec Mickaël Campo (Maître de conférences, UBE), Stéphan Germain (Entraîneur, CRESP) et Will Morgan (Entraîneur, Pôle espoir filles Toulouse et Montpellier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France-Irlande and Beyond: Le rugby aux prisme des SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christelle Serée-Chaussinand; Laurent Gautier; Florian Koch; Edith Sales-Wuillmemin, Mar 2025, Dijon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05023287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing urban namescape: A quantitative analysis of European and North American stadium names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAPPING THE FUTURE: INNOVATION, INCLUSION, AND SUSTAINABILITY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32nd International Cartographic Conference | 32e Conférence cartographique internationale, Aug 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et sonorités au service de la construction du made in Italy dans le domaine des glaces : noms de produits et descriptions sensorielles de la franchise Amorino en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Made in Italy mis en discours : le secteur agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « nouveaux vignobles » : un flottement sémantique révélateur dans les discours viti-vinicoles (France, Allemagne, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Karoline Knoth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennaro Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée détude : Patrimoine et nouveaux vignobles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanting for belonging: A contrastive content analysis of German and French football chants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Berron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining, Interpreting and Comparing Small Worlds of Football: Identities, Events, Styles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kristian Naglo, Sep 2025, Klagenfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadium names between cultural heritage and commercialisation: A quantitative study of four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EUGEO Congress 2025 - Geographies of a Changing Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Academy of Sciences, Sep 2025, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour en finir avec la terminologie ! ?Les discours viti-vinicoles saisis en leurs lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel du GERES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2, Jun 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04625718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Comparability with Tertium Comparationis: A linguistical and semantical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Theroine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOTh 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Trappeur-Géologue et ses &amp;quot;Lettres sur les Roches du Jura et leur distribution géographiques sur les deux hémisphères&amp;quot;. Pour une recherche interdisciplinaire située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bicentenaire Jules Marcou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPCC terre de Louis Pasteur, Sep 2024, Paris Musée National d'Histoire Naturelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadium naming: between commodification and commemoration. A data mining-based analysis in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communicating in and about Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwen Le Cor; Marie-Pierre Jouannaud; Margaux Coutherut, May 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11611.37925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une saisie écolinguistique du patrimoine fromager régional : Terminologies et discours de la production et de la dégustation de fromages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la langue se fait ambassadrice d’un terroir et de sa culture culinaire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi della Tuscia, Sep 2024, Viterbo, ITALY, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What’s in a name ? ». L’évolution des noms des stades dans 8 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stadium names between commodification and cultural sustainability. A quantitative study of four European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernández-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Congress of Onomastic Sciences (ICOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Helsiinki, Finland. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.22280.02569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Kombinatorik des Adjektivs 'deutsch-französisch' im Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couple, tandem, alliance - utiliser la textométrie pour analyser l'imaginaire des relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes université, Jun 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Turning space into place? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études germaniques et les études culturelles : réceptions, méthodes et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philipp Jonke, May 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">je plonge les bandes dans ce bain pour les ramollir et pour pouvoir les couper en fines lanières&amp;quot; La mise en scène de la phraséologie procédurale dans les émissions de télé-réalité culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fait alimentaire en langue et littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université « Dunărea de Jos » de Galaţi, Mar 2023, Galati, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTX, Gazprom & Co : How do (global) crises affect the discourse around sponsorship in sport?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names in the Economy - Names in Times of Crisis: age of pandemics, energetic deficiency, and war</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paola Cotticelli, Sep 2023, Verona, Italy. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33464.93446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène du naming dans le sport européen. Une analyse « mixed-methods »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS 2023, PUD de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, Dec 2023, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12181.91364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives au patrimoine via la terminologie ? Propositions méthodologiques pour une terminologie &amp;quot;hors des sentiers battus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire P.A.C.T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène du naming dans le sport européen – Une analyse « mixed methods »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kontinuität oder Umbruch? Eine Umfrage unter AmateurfußballerInnen in Deutschland und Frankreich zum Naming im Fußball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport | France | Allemagne : histoire et présent dans une perspective transnationale 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Saarland, May 2023, Irsee, Allemagne. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29323.46881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « naming » des stades européens. Premières démarches d'une analyse « mixed-methods »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Selmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lundis de LIDILE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invectivité entre catégorie pragmatique et discours. Réflexions épistémologiques à partir d'un corpus de discours de haine sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème congrès de l'AGES, violence et radicalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shipping forecasts as examples of controlled languages - A cross-linguistic (NL, FR, GE) and cross-medial analysis (print, radio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weather and languages conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Oct 2022, DIJON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(De)terminologisation processes in wine tasting notes : How expressive are canonical and non-canonical hedonic markers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivity and Intersubjectivity in Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Centre of Excellence in Estonian Studies, May 2022, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From corpus idiomaticity to domain specific pattern-based idiomaticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises, défis, innovations | Crises, challenges, innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Johannes Dahm, Mary C. Lavissière, Gaëlle Fauchard, Julie McAllister, Sophie Belan, Joël Brémond, Charlotte Barcat, Jun 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized frames and domain-specific ontologies within the context of pattern analysis: an integrative approach based on weather terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concept Systems and Frames in Terminology (CSFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Innsbruck - Department of translation studies - Pius ten Hacken &amp; Rossella Resi, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplifying instructional texts in French and German Easy Language – Comparaison of Easy Language rules and analysis of their limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Annebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Degenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T&amp;W7- Simple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Udine, Nov 2022, Udine, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03877025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie sensorielle dans son environnement : vers une éco-terminologie ? L'exemple du cacao en Equateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Leticia Cahuana Velasteguí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Realiter 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bologne, Oct 2022, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03806913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Fachsprachen zu Fachkulturen über Fachdiskurse: zum neuen Stellenwert sozio-und kulturlinguistischer Ansätze in der Fachsprachenforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Treffen in Wroclaw</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wrocalw, Sep 2021, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fandiskurse über das (Re-)Naming von Stadionnamen in Deutschland und Frankreich ein diskurslinguistischer Ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Bedeutung von Sportjournalismus in digitalen Medienumgebungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPuK, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La corédaction en système juridique plurilingue et le figement du sens. Une analyse sémantique et traductologique des ordonnances suisses liées à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire francophone tournant de jurilinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Apr 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03225959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korpora, Kombinatorik, Übersetzungssegmente… statt Terminologie? Zum neuen Stellenwert von Termini und Terminologie im Sprachtechnologie-Zeitalter am Beispiel von Finanzübersetzung (FR/DE/NL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translata IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2021, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur (unaufhaltsamen?) Verwischung der Grenzen zwischen Gemein-und Fachsprache: die Lehren aus dem COVID19-Diskurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Be-/Ein-/Abgrenzungen: literatur- und sprachwissenschaftliche Perspektiven</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Katowice, Sep 2021, Katowice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Fach und Text. Vergleichskonstruktionen in Börsenberichtenein holistischer Ansatz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Dis)-agreement und (dis-)alignment: positioning practices in specialized discourse from a construction grammar perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Sep 2021, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wie vergleichbar sind vergleichbare und parallele Fachkorpora? Ergebnisse einer Pilotstudie zum Sprachenpaar dt./frz. in Finanzdiskursen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVG-Kongress 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universita degli Studi di Palermo, Jul 2021, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03299918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stadien-Namen in der Sponsoring-Ära: ein patternbasierter Ansatz zur Analyse von Stadien-Namen in vier europäischen Sprachen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Österreichische Linguistik-Tagung (ÖLT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Vienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Semantics meets Multilingual Legal Terminology. Theoretical Principles Based on a German-French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2021 - Terminologie et Ontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Jun 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns und Segmente als (neue) Übersetzungseinheiten -oder: Wie verändert die Digitalisierung der Übersetzung unsere Vorstellung von Ausgangs-und Zielsprache?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translaton II - The Present and the Future of Translation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Varsovie / U. Wroclaw, Sep 2021, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Renommer un stade : opportunité économique, défi linguistique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine DATA SHS 2021 – PUD de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digital transnational linguistic landscape of wine discourses. A comparative discourse analysis of three European (wine) regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The Europeanisation of identities through everyday life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zur Produktivität des Musterbegriffs zur holistischen Charakterisierung von Fachtextsorten. Fallstudien am Beispiel des Finanzdiskurses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aktuelle Trends in der phraseologischen und parömiologischen Forschung weltweit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Uni Wroclaw, May 2021, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic Landscape geht digital: „Virtuelle sprachliche Landschaften“ auf Instagram am Beispiel der Weinstraßen in zwei mehrsprachigen Regionen (Elsass, Südtirol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanistentag 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Augsburg, Oct 2021, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame-Semantics meets Multilingual Legal Terminology: Theoretical Principles Based on a German-French Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology &amp; Ontology: Theories and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allianz-Arena, Orange Vélodrome & Co: zum Werbepotenzial kommerzieller Namen von Sportplätzen im deutsch-französischen Vergleich »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Werbende Namen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mainzer Akademie der Wissenschaften, Sep 2021, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain-specific intensifying constructions and/in weather-related proverbs. A case study based on Dutch dialects in Flanders.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Construction Grammar (ICCG11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U Antwerpen, Aug 2021, Antwerpen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#ichbinX/#wirsindX – und kein Ende. Zur diskursiven Produktivität eines #-Wortbildungsmusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursmorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Mar 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction des catastrophes météorologiques dans et par le discours spécialisé : entre dénominations et évaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2021 AGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont Auvergne, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraire des patterns pour améliorer l'idiomaticité de résumés semiautomatiques en finances : le cas du lexique support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Laifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2020 - Terminologie et Ontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont-Blanc, Nov 2020, Chambéry (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Drafting of Legal Provisions in Multilingual Systems: an Analysis of the Swiss COVID-19 Regulations from a Legal Linguistic and Translational Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar Nazarov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Legal Linguistics Workshop (ILLWS20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Austrian Association for Legal Linguistics, Dec 2020, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03060478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtssprache als institutioneller Diskurs: methodologisch-theoretische Perspektiven der französischen Diskursanalyse am Beispiel des Verfassungsrechts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heidelberger Arbeitskreis der Rechtslinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03060480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beschimpfen, bedrohen, diskriminieren: Sprache als Verbrechen?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung: "Den Täter an der Sprache erkennen: Sprache als Indiz"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heinrich-Heine-Universität, Jul 2020, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02896878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachsprachen als Objekte der Diskurslinguistik: Epistemologische und methodologische Überlegungen am Beispiel von Finanzdiskursen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LingColl 56</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03025418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires/glossaires vs corpus : ce que les corpus font (ou ne font pas) à la terminologie pour traducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Penser la traduction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Nov 2020, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How domain-sensitive are existential constructions? Evidence from Swedish and Dutch weather reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vince Liégeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions in the Nordics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Gothenburg, Nov 2020, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03013633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von (pragma-)semantischer Valenz zu Frames in der Beschreibung der Argumentstruktur (von Transferverben)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspekte der Verbkomplementierung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Apr 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frames comme tertium comparationis pour la représentation multilingue des connaissances spécialisées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction spécialisée et entreprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, May 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02131377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie sémantique du champ de l’exquis en allemand à partir des combinatoires sur larges corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international L'exquis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux-Montaigne, Mar 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la multiplicité des données en langue naturelle aux corpus : contraintes et possibilités méthodologiques(en discours spécialisés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Centre de Recherche en Sorbonne (CeLiSo, EA3773)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02162743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grammaires de construction au service de la morphologie lexicale ? Apports pour la description des noms-termes en allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le nom, entre syntaxe et sémantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02084666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Von Patterns zu fachspezifischen Konstruktionen im Fachdiskurs Eine kontrastive Fallstudie (deutsch- französisch) zu Weinsprache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROPHRAS 2019 - PRODUCTIVE PATTERNS IN PHRASEOLOGY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Santiago de Compostella, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which status for sensoric based discourses on digital social networks? Methodological reflections based on a corpus of wine descriptions in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LSP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir peut-il être un terme en œnologie ? Exploitation sémantique de données situées en contexte viti-vinicole franco-suisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Sep 2019, Innsbruck, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02291913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une rhétorique du discours constitutionnel ? La question de la performativité à partir d'un corpus germanophone (XIXe -XXème siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études "Stratégies et techniques rhétoriques dans les discours spécialisés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02138661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) sémantique(s) pour le discours juridique ? Pour une archéologie discursive en droit constitutionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Langues et langages juridiques. Traduction et traductologie – Didactique et pédagogie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02156943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données textuelles, données expérimentales : quels apports pour une sémantique de la sensorialité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Méric Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRELA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFLA, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming organic wines in French and German A Frame Semantics analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Names In The Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Uppsala, Jun 2019, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02147259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wortbildungsmuster in Hashtags in politischen Tweets: doppelte Kurzformen? Frz.-Deutsch kontrastiv</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‚Kurze Formenʻ in der Sprache: syntaktische, semantische und textuelle Aspekte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 3 - Sorbonne Nouvelle, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initier à la dégustation ou… enseigner une terminologie de dégustation ? Les termes de la dégustation dans les glossaires en ligne et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Sep 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire expérimentalement des corpus spécialisés pour l’analyse sémantique : méthodes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Sprach-, Fach-und Kulturwissen bei der Rechtsübersetzung: Der potentielle Beitrag kognitiver Semantik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rechtssprache und Rechtsübersetzung in Geschichte und Gegenwart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FTSK Germersheim, Sep 2018, Germersheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions, expressivité et évaluation. La triple face (cachée ?) des descripteurs sensoriels : l'exemple du discours de présentation / dégustation de vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaître vs. ressentir. Affects, émotions et expressivité en discours spécialisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon II, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et corpus pour les (apprentis) traducteurs : un double-aller retour ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La traduction : théories, pratiques, formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, May 2018, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01789415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche SHS sur le vin : le point de vue de la sémantique pour la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRADIŢIE ŞI CONTINUITATE. SUB SEMNUL LUI LIBER PATER (Perspective culturale, istorice şi literare)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, Oct 2018, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01897290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur objectifs spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01924437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels à l'épreuve de l'altérité : dimensions linguistiques et culturelles à partir de l'exemple minéral/mineralisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vin et Altérité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute-Alsace, Oct 2018, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01898585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallèles/comparables, langue originale/traduite… : s'y retrouver dans le maquis des corpus potentiels pour la traduction économique et financière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA TRADUCTION : THÉORIES, PRATIQUES, FORMATIONS 20 ANS D’ENSEIGNEMENT TRADUCTOLOGIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, Sep 2018, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01883902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la terminologie spontanée à une terminologie aménagée et vice-versa : parler des vins espumantes au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariele Mancebo-Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieda Maria Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV éme Journée Realiter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Realiter, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01829797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) recherche(s) sur les discours et cultures de spécialité pour articuler enseignement et recherche en LEA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Enseigner les langues en LEA"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Jean Moulin Lyon III, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01824213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui s'engage sur quoi ? L'épineuse question de l'évidentialité dans les textes de type &amp;quot;pronostic&amp;quot; en allemand à partir d'un corpus de prévisions financières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique allemande du professeur Martine Dalmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01705895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire, dire et interpréter le droit en contexte européen : les apports d’une « sémantique juridique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire tournant de jurilinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Dec 2018, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des terminologies sensorielles du discours expert et non expert pour une plateforme de recommandation hybride (SmartAd)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ToTh 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01810890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La terminologie du cacao dans un pays producteur (Equateur) et sa diffusion : une terminologie de filière ou commerciale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Cahuana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolfo Chapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Toth 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge Business School, Dec 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01947211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fachsprachliche Konstruktionen? Zur korpuslinguistischen Neufundierung des Lexik-Grammatik-Kontinuums in stark formalisierten Fachtextsorten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GAL - Sektionentagung 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Basel, Sep 2017, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pressure of specialized knowledge structures on the lexicon-grammar continuum: the expression of aspectuality in weather forecasts (GE-FR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Österreichische Linguistiktagung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Innsbruck, Oct 2018, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corpus oraux professionnels : conditions de production et d'exploitation pour une recherche située en langues-cultures de spécialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus sur Objectifs Spécifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémantique sensorielle peut-elle être autre chose qu’une sémantique expérimentale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies professionnelles de l'oenologie et de la gastronomie 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne Ardenne, Sep 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;linguistique du droit&amp;quot; (Rechtslinguistik) : un outil d'analyse (critique) de discours ? Mise en perspective à partir du &amp;quot;principe de non-discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du R2DIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, Dec 2017, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01659934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zum Zusammenspiel von Textsorten-und Kulturspezifika in der Übersetzung von Weinbesprechungen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translata III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Übersetzungsinstitut, Dec 2017, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « mise en formule » par les hashtags : analyse de nouvelles formes « ultra-brèves » dans les tweets de campagne des européennes (2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes brèves de l'imprimé au numérique (XIX-XXIè siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Georges Chevrier, Mar 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes émotionnelles et culturelles des descripteurs sensoriels : enjeu pour l’équivalence terminologique en traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01507290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les descripteurs sensoriels en traduction : quel degré d’équivalence cognitive ? Etude de cas français-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie (CMT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossilisation des rhèmes et figement : l’apport zembien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammaire du discours en hommage à Jean-Marie Zemb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA IMAGER - UPEC, Mar 2017, Créteil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01487122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter en campagne politique : un exemple d’objet pour une étude interdisciplinaire en Humanités Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Epistémologie et Pratiques des Humanités Numériques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechtslinguistik, « sémantique juridique » et « analyse du discours institutionnel » : positions, méthodes et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire tournant de jurilinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01598834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le flou ? La traduction des standards juridiques entre terminologie et sémantique discursive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduire l'illégalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRTT - Univ. Lyon 2, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01470909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours Numériques : Quels enjeux pour la linguistique (appliquée) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« NOUS ET LES AUTRES » - LA RECHERCHE INTERCULTURELLE : UN CADRE PLURIDISCIPLINAIRE ET TRANSVERSAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitatea din Craiova, Oct 2017, Craiova, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données numériques expérientielles en discours spécialisés : deux exemples dans le domaine du tourisme et de l’oenologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDonnées 2017 « Techniques Émergentes des Données : veille et e-réputation » 24 Novembre 2017 – CLA -Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Franche-Comté, Nov 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01650525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en langues de spécialité comme analyse de discours :réflexions théorico-méthodologiques dans la recherche francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Fachsprache Französisch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, htw Saar, Mar 2017, Saarebruck, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01484930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frames und konzeptuelle Metaphern: ein kognitiver Ansatz für die Fachsprachenforschung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zur Verwendung von Metaphern in Fachdiskursen / A propos du rôle de la métaphore dans la langue de spécialité allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Oct 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01625618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diskontinuierliche Komposita aus terminologischer Sicht: Wort vs. Phrase in Fachkorpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PreForLex Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon III, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La comparaison de corpus parallèles / comparables pour l’approche des macrostructures : les discours de conjoncture économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Corpus numériques et traduction spécialisée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues Texte Image Langage EA4182, Nov 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01648206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continuum lexique-grammaire en genre spécialisé à partir de corpus maison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, May 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01530901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les corpus parallèles pour approcher la langue de la traduction en contexte institutionnel : le cas de la BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Mondial de Traductologie - CMT2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Ouest - Nanterre, Apr 2017, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01505342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation de ressources numériques sur la vigne et le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vin de l'autre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de haute-Alsace, Dec 2016, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming MINERALITY of French white wines : a contrastive study on the emergence of a &amp;quot; new &amp;quot; wine descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Meric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference Food and Culture in Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Catane, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01322913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Food : Recherche lexicale et sensible d'un (pseudo-terme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les terminologies de la gastronomie et de l'oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03556959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularité de l'information entre patients autour des pratiques alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tajariol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs d'expérience en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de métaphores scientifiques dans les discours publics de médecins germanophones au XIXème siècle : contribution à une approche diachronique des « métaphores conceptuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire "La métaphore" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Langues et Cultures Européennes EA1853 May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01319622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire déguster et parler de son vin pour le faire aimer et le vendre : quelques stratégies dans des interactions producteur-client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Hohota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wine Symposium of Toulouse ‘15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting (good) discourse examples from an oral specialised corpus of wine tasting interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic Knowledge Acquisition for Lexicography COST ENeL WG3 meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Network of e-Lexicography, Aug 2015, Herstmonceux, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Digital Public Sphere in Europe ? Twitter at the European Parliamentary Elections 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Anastasiadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Frame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Einspänner-Pflock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la variation en terminologie sensorielle ? Les enseignements d’une enquête experts / consommateurs sur la synonymie en œnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Quo Vadis, Terminologia ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris VII, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats textuels de typologies sensorielles : analyse d’une enquête en œnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2014 - Journées internationales d'analyse statistique des données textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minerality of wine: which status for the lexeme in which situations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Automation Congress (WAC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel(s) corpus pour une approche interculturelle des discours sur le vin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Boutaud de l’Université de Bourgogne; Simona Stano de l'Université de Turin; Clémentine Hugol-Gential de l’Université de Bourgogne; Paola Mulas de l’Université de Teramo; Junior Agence Masci, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux du vin comme marqueurs du minéral et de la minéralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vin et le Lieu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Dijon, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction discursive de la cohérence dans les tweets de campagne électorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique – Media – TIC : Formes et fonctions de participation politique dans un monde numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alex Frame; Gilles Brachotte; Will Noonan; Myriam Segura-Pineiro; Tatiana Kondrashova, Nov 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats textuels autour du concept de minéralité dans les vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées internationales d'Analyse statistique des données textuelles (JADT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.209-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Capital, d'une langue à l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Joyeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurice Lachâtre (1814-1900) : Le bicentenaire d’un inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Numa Ducange (GRHis, Université de Rouen, Grande Édition Marx Engels); François Gaudin (LDI &amp; Dysola, Université de Rouen); Mahfoud Mahtout (Dysola, Université de Rouen); Jean-Yves Mollier (CHCSC, Université de Versailles-Saint-Quentin-en-Yvelines); Laurent Gautier (TIL, Université de Bourgogne), Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of textual networks: analysing open-ended questions in text data of the perception of minerality in wine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Sensometrics 2014 : Data that works in the city that works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Sensometric Society, Jul 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoir goûter : Réappropriation des non-savoirs viticoles par les experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asta Hoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ToTh 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toth (Terminologie &amp; Ontologie : Théories et applications), Jun 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naming sensory impressions in winespeak between professionals and non-professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALAPP 2014 : 4th International conference Applied Linguistics and Professional Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Geneva, Switzerland, Sep 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kollaborative Diskurspraktiken in der politischen Online-Kommunikation: Joint Digital Storytelling auf Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caja Thimm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Suisse d’info-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société suisse d'info-com, Apr 2014, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler de son vin avec les bons mots : vers un OenoLex espagnol – hispano-américain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Dimensions Economiques de l’Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence et affirmation des descripteurs mineral(isch)/Mineralität en allemand : un cas de néologie sémantique dans le discours œnologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Deneulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études du GERALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche et d’Etude en Allemande de Spécialité (GERALS), Mar 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;minéralité&amp;quot; du vin : dires d'experts et de consommateurs (Propos de prescripteurs, paroles de consommateurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Le Fur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Chaire UNESCO « Culture et traditions du vin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une polyphonie multimodale. La circulation de discours tiers sur les réseaux sociaux d’hommes et femmes politiques allemands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique - medias - TIC : utilisations des médias sociaux en politique, Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Interlangues TIL ; CIMEOS, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues professionnelles comme corpus ? Un mode d'accès privilégié au spécialisé professionnel, à son discours et à sa culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues sur objectifs spécifiques 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01403599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekundäre Prädikation durch Adjektive: auch ein Beitrag zur Syntax und Semantik der ‚Aus-gliederung‘ im Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Adjektiv im Deutschen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir, dénommer et traduire l'onctuosité : regards croisés sur une propriété gustative et ses dénominations en français, anglais et allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Soubrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la santé (2) : affaire(s) de goût(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.Pages 189-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364734v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linéarisation et expressivité dans un type de texte spécialisé : le compte rendu boursier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fonction expressive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Besançon, France. pp.Pages 39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;mise en mots&amp;quot; des maux du système de santé allemand et de ses remèdes dans le discours public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mots de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Lyon, France. pp.Pages 57-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terme, phraséoterme, phrasème : questions de délimitation en langue spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Continuum en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Sousse, Tunisie. pp.Pages 153-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologie et phraséologie comparées du droit constitutionnel en français et en allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace euro-méditerranéen : une idiomaticité partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Hammamet, Tunisie. pp.Pages 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La problématique Deutsch-Österreich en Autriche (1918-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fin(s) d'Empire(s) : recherche de nouvelles identités nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Chambéry, France. pp.Pages 79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Humanités Numériques révèlent l'Historicité et la spatialité des discours officiels sur le vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hédi Maazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RENCONTRES DE GENEVE « HISTOIRE ET CITE » - Salon des Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Genève, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renommer un stade : opportunité économique, défi linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fernandez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Llorca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TouristYou by egreeters : un &amp;quot;e-greeters&amp;quot; dans votre poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Nguyen Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des constructions à tous les niveaux des discours spécialisés ? Propositions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02371684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' « illusion terminologique » dans la traduction oenologique : pour une approche sémantique ancrée dans les langues-cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Lille, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02054298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité/distance comme catégories d'analyse pour la communication médiée par ordinateur : l'exemple de Twitter en allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Sorbonne Université - Centre Malesherbes, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-02004562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approcher les discours spécialisés par la méta-catégorie du figement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Université de Bourgogne, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01742139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vin au cacao : enjeux des sources et des méthodes pour une sémantique sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Innsbruck, Autriche. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01909309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles approches cognitives pour les discours spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Dijon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01741302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduire le flou, même en droit ? Les composantes sémantiques et pragmatiques du texte juridique en vue de sa traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Düsseldorf, Allemagne. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01821743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme « corpus » en sciences du langage : questions méthodologiques et pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Dijon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01614435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId344"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6415023B"/>
+    <w:nsid w:val="E04ECD31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentgautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-410X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161672337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Llorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schreiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/499495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03202-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rocci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Palmieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Gerrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00734933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01075413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haberkorn Didier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies H&#228;cki Buhofer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111363936/html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111363936-009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-1-eva-lavric-cornelia-feyrer-carmen-konzett-firth-eds-le-vin-et-ses-emules/backPID/inntrarom-beitraege-zu-sprache-kultur-und-translation.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cahuana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/termes-en-discours-entreprises-et-organisations" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4.p.0059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277295v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo-Humbert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Alves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/vigne-et-vin/595-bourgognes-viticoles-9782364412637.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvbj7k9m.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16260" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deneulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465841v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137946v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Li&#233;geois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1673" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954529v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Nazarov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rayko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9jmtxpd7r" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05571417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parizot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Maazaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/aucssflingv.v47i1-" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036193v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51751/dujal12632" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748945741-385" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925919v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871342v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Maazaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03657635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER.510481" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30587" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30557-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02407386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801109v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.90.4321" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Maazaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.152.0017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scoms.2015.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Hohota" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01056006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00812713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425363v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Berron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468520v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Karoline Knoth" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ascione" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bastian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11611.37925" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22280.02569" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611515v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dahm" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225774v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33464.93446" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04349853v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12181.91364" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021814v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583751v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04108610v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29323.46881" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877025v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Annebi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Degenhardt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806913v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Leticia Cahuana Velastegu&#237;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric Meric" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821112v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679414v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688190v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353885v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240601v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965617v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348414v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896878v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013592v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bonne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075100v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060630v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084666v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180270v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291913v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138661v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824213v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924437v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789415v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Joyeux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947211v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Chapiro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584166v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906867v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924410v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924440v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659934v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01659754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507290v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598834v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546358v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487122v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470909v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625618v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499826v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648206v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505342v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592277v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418782v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556959v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319622v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212782v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chevalier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237760v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237789v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237779v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237773v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795216v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237776v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Hoy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237769v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237778v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237775v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237819v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237816v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496262v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266223v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201271v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201275v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542491v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371684v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02054298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02004562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01742139v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01909309v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01741302v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01821743v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01614435v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentgautier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6210-410X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/161672337" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618873v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Llorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schreiber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Varga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinckel-Roisin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/499495" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914400v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-653-03202-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rocci" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Palmieri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880582v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Gerrer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Benoist" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00734933v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vargas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Baldauf-Quilliatre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Prak-Derrington" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Parisot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01075413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haberkorn Didier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.stauffenburg.de/asp/books.asp?id=942" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Burger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies H&#228;cki Buhofer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Cruz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sebin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05490760v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Theroine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842809v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111363936/html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111363936-009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03573492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-1-eva-lavric-cornelia-feyrer-carmen-konzett-firth-eds-le-vin-et-ses-emules/backPID/inntrarom-beitraege-zu-sprache-kultur-und-translation.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271380v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03249490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cahuana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fernandez-Cruz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meric" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/termes-en-discours-entreprises-et-organisations" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613842v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cognitivisme-et-traductologie-approches-semantiques-et-psychologiques.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09944-4.p.0059" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariele Mancebo-Humbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Maria Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887219v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/vigne-et-vin/595-bourgognes-viticoles-9782364412637.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947636v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctvbj7k9m.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Robillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/16260" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Deneulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00880588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465841v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubrier Jean" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455461v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036193v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Li&#233;geois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51751/dujal12632" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/elad-silda.1673" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar Nazarov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Rayko" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.9jmtxpd7r" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05571417v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Parizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Maazaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52846/aucssflingv.v47i1-" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669426v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783748945741-385" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925919v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03871342v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Maazaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32725/eer.2022.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03657635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER.510481" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03878620v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brachotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Frame" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Selmi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.30587" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(20)30557-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02407386v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01836055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01801109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dalmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13092/lo.90.4321" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01872273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nguyen Van" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839256v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0485" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Alazard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Viola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Maazaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Millereux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.152.0017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01628929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scoms.2015.04.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Hohota" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01056006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bras" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00812713v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440132v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425363v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543555v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334924v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Berron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023287v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219934v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Ascione" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468520v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Karoline Knoth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242002v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bastian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247416v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04625718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11611.37925" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680022v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.22280.02569" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611515v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dahm" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Thiele" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043955v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225774v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33464.93446" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04349853v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12181.91364" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04108610v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29323.46881" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296487v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688190v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679414v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704935v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793904v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Annebi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Degenhardt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03806913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Leticia Cahuana Velastegu&#237;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;ric Meric" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347479v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03355257v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359559v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516692v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353885v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03516677v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182657v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240601v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965617v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348414v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175133v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060478v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060480v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02896878v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03025418v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013592v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03013633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bonne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131377v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060630v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162743v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02084666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180270v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02291913v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138661v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147259v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874643v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924440v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01789415v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01924437v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898585v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883902v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01829797v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01824213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705895v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947281v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Joyeux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01810890v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947211v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Chapiro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584166v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906867v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924410v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659934v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01659754v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507290v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508530v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487122v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01598834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01470909v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620157v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650525v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625618v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499826v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648206v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530901v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01505342v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418782v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01322913v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03556959v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388993v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319622v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212782v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chevalier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213436v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237765v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caja Thimm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Anastasiadis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Einsp&#228;nner-Pflock" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237760v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237775v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bavaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237772v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237779v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237773v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237770v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795216v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237789v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237768v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Hoy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237778v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237769v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237816v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237819v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186975v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237827v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01403599v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496262v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364734v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soubrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266223v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201271v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201275v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364187v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213543v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542491v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527623v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02371684v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02054298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-02004562v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01742139v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01909309v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01741302v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01821743v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01614435v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>