--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -451,3926 +451,4557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the thermal performances of uninsulated and bio-based insulated compressed earth blocks walls: from the material to the wall scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+                <w:t xml:space="preserve">Dataset of hygrothermal and energy measurements for a raw compressed earth brick house of Sense-City equipment during different seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Ulanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109370⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59, pp.111405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715719v1</w:t>
+                <w:t xml:space="preserve">hal-05044888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the integration of bio-based thermal insulations in compressed earth blocks walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+                <w:t xml:space="preserve">Thermal Characterization of Paraffin-Based Phase Change Materials for Thermal Energy Storage and Improved Thermal Comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ferdjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135412⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (23), pp.6331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en18236331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715685v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of thermal drift of bolometric infrared cameras: limits and recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the integration of bio-based thermal insulations in compressed earth blocks walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Riou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2023.2290304⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 418, pp.135412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.135412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325995v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact monitoring of soda-lime glass surface changes by its LWIR apparent emissivity: Possibilities and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the thermal performances of uninsulated and bio-based insulated compressed earth blocks walls: from the material to the wall scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Riou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102998⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.109370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.109370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04319689v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement prototype for fast estimation of building wall thermal resistance under controlled and natural environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management of thermal drift of bolometric infrared cameras: limits and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Tung Ha</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112166⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2023.2290304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119869v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement method for the quantification of the thermal transmittance of a non-homogeneous wall or a thermal bridge using an inverse technique and active infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Non-contact monitoring of soda-lime glass surface changes by its LWIR apparent emissivity: Possibilities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110633⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.102998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146513v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement method for the quantification of the thermal transmittance of a non-homogeneous wall or a thermal bridge using an inverse technique and active infrared thermography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
+                <w:t xml:space="preserve">In situ quantitative diagnosis of insulated building walls using passive infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larbi Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110633⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2020.1805939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119876v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of hardened cement paste reinforced with Posidonia-Oceanica natural fibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement prototype for fast estimation of building wall thermal resistance under controlled and natural environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Zibouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121339⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 268, pp.112166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2022.112166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492950v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the optical and dielectric properties of bifunctional and trifunctional epoxy polymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ measurement method for the quantification of the thermal transmittance of a non-homogeneous wall or a thermal bridge using an inverse technique and active infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chouki Zerrouki</w:t>
+                <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 228, pp.123882. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.110633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262899v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of pore size distribution of building materials by thermal method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thouraya Salem</w:t>
+                <w:t xml:space="preserve">In situ measurement method for the quantification of the thermal transmittance of a non-homogeneous wall or a thermal bridge using an inverse technique and active infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118417⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 233, pp.110633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348177v1</w:t>
+                <w:t xml:space="preserve">hal-04119876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the thermal resistance of a building wall with inverse techniques based on rapid active in situ measurements and white-box or ARX black-box models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Thermal and mechanical properties of hardened cement paste reinforced with Posidonia-Oceanica natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 226, pp.110346. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 269, pp.121339 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146505v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark of identification methods for the estimation of building wall thermal resistance using active method: Numerical study for IWI and single-wall structures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the optical and dielectric properties of bifunctional and trifunctional epoxy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thebault</w:t>
+                <w:t xml:space="preserve">Haythem Jdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najla Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chouki Zerrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110130⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.123882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2021.123882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021973v1</w:t>
+                <w:t xml:space="preserve">hal-03262899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of the heat transfer coefficient on a building wall surface: h-measurement device based on a harmonic excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Measurement of pore size distribution of building materials by thermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0547⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 245, pp.118417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119881v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel in situ measurement methods of the total heat transfer coefficient on building walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Estimation of the thermal resistance of a building wall with inverse techniques based on rapid active in situ measurements and white-box or ARX black-box models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 219, pp.110004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110004⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 226, pp.110346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146489v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Fiber Surface Treatment Effect on Thermal, Mechanical and Acoustical Properties of Date Palm Fiber-Reinforced Cementitious Composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmark of identification methods for the estimation of building wall thermal resistance using active method: Numerical study for IWI and single-wall structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Zibouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 224, pp.110130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00745-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04306195v1</w:t>
+                <w:t xml:space="preserve">hal-03021973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterization of Posidonia Oceanica marine fibers intended to be used as an insulation material in Mediterranean buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
+                <w:t xml:space="preserve">In situ measurement of the heat transfer coefficient on a building wall surface: h-measurement device based on a harmonic excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oualid Limam</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04126344v1</w:t>
+                <w:t xml:space="preserve">hal-04119881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterization of polymers according to the temperature using a periodic method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel in situ measurement methods of the total heat transfer coefficient on building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fois</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 66, pp.235-243. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219, pp.110004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.01.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2020.110004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330059v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study in the identification of liquid to solid transition phase with DSC, Raman spectra analysis and chemiometrics methods applied to phase change materials used for icing-delay in civil engineering infrastructures</w:t>
+                <w:t xml:space="preserve">Investigation of Fiber Surface Treatment Effect on Thermal, Mechanical and Acoustical Properties of Date Palm Fiber-Reinforced Cementitious Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Marwa Lahouioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bourson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.49-61. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.4441-4455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00745-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629608v1</w:t>
+                <w:t xml:space="preserve">hal-04306195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of environmental exposure on thermal and mycological characteristics of insulation wools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Thermophysical characterization of polymers according to the temperature using a periodic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouan Tlili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dujardin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.66-80. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2017.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470273v1</w:t>
+                <w:t xml:space="preserve">hal-04330059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of radiometric and calorimetric methods for total hemispherical emissivity measurements</w:t>
+                <w:t xml:space="preserve">Comparative study in the identification of liquid to solid transition phase with DSC, Raman spectra analysis and chemiometrics methods applied to phase change materials used for icing-delay in civil engineering infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Monchau</w:t>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hameury</w:t>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ausset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00231-017-2238-6⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.49-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03749631v1</w:t>
+                <w:t xml:space="preserve">hal-01629608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d’éléments de structures ou de fissures non émergentes dans des parois revêtues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atef Mazioud</w:t>
+                <w:t xml:space="preserve">Impacts of environmental exposure on thermal and mycological characteristics of insulation wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contrôles essais mesures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.66-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2017.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081259v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared Emissivity Measurements of Building and Civil Engineering Materials: A New Device for Measuring Emissivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Comparative study of radiometric and calorimetric methods for total hemispherical emissivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hameury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.1415-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00231-017-2238-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10765-013-1442-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01081336v1</w:t>
+                <w:t xml:space="preserve">insu-03749631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of non emergent defects in asphalt pavements samples by long pulse and pulse phase infrared thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+                <w:t xml:space="preserve">Thermophysical characterization of Posidonia Oceanica marine fibers intended to be used as an insulation material in Mediterranean buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJECE.15.557-574⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.68-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.05.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918279v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative diagnosis of insulated building walls of restored old constructions using active infrared thermography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+                <w:t xml:space="preserve">Détection d’éléments de structures ou de fissures non émergentes dans des parois revêtues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contrôles essais mesures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.101-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119905v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement radiatif de matériaux de l'infrastructure routière : Principes et mesures de l'émissivité infrarouge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Infrared Emissivity Measurements of Building and Civil Engineering Materials: A New Device for Measuring Emissivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (9-10), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-013-1442-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362947v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between transport properties of Ethylene Vinyl Acetate/glass, silver-coated glass spheres composites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+                <w:t xml:space="preserve">Defect detection and characterization in composite materials using square pulse thermography coupled with singular value decomposition analysis and thermal quadrupole modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgen Mamunya</w:t>
+                <w:t xml:space="preserve">M. Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2012.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373571v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of dielectric, rheological and thermophysical behaviour of ethylene vinyl acetate/BaTiO3 composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boudjemaa Agoudjil</w:t>
+                <w:t xml:space="preserve">Quantitative diagnosis of insulated building walls of restored old constructions using active infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Habib Aboubaker Larbi Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Balcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.65-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/qirt.8.65-87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00373575v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Interval Arithmetic Using Polar Form</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Road Networks Winter Risk Estimation Using On-Board Uncooled Infrared Camera for Surface Temperature Measurements over Two Lanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliable Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11155-006-2966-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/514970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161338v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de spectres de relaxation diélectrique par inversion ensembliste : une première approche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raissi</w:t>
+                <w:t xml:space="preserve">Detection of non emergent defects in asphalt pavements samples by long pulse and pulse phase infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp 557-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.15.557-574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321365v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse du comportement radiatif de matériaux de l'infrastructure routière : Principes et mesures de l'émissivité infrarouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272, pp 45-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correlation between transport properties of Ethylene Vinyl Acetate/glass, silver-coated glass spheres composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjemaa Agoudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgen Mamunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (2), pp.342-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative analysis of dielectric, rheological and thermophysical behaviour of ethylene vinyl acetate/BaTiO3 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boudjemaa Agoudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Majesté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (5), 055407 (7pp)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex Interval Arithmetic Using Polar Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11155-006-2966-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de spectres de relaxation diélectrique par inversion ensembliste : une première approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.97-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of PVDF during storage or annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Neidhöfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Lacabanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (5), pp.1679-1688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2003.12.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (54)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des déchets d'éléments d'ameublement (DEA) dans l'isolation thermique des bâtiments : Caractérisation thermophysique et analyse de cycle de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing climate data integration for thermal properties characterization in building walls: A comparative investigation of fitting techniques and inversion algorithms using thermal quadrupoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Mortada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4415,6139 +5046,7094 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFT 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambéry, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des matériaux à changement de phase dans les infrastructures d'ingénierie civile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Fois</w:t>
+                <w:t xml:space="preserve">Comportement thermique des murs en blocs de terre comprimée : comparaison entre simulations et mesures à l'échelle paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619759v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement thermique des murs en blocs de terre comprimée : comparaison entre simulations et mesures à l'échelle paroi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+                <w:t xml:space="preserve">Comparaison des performances d'une DSC à flux de chaleur et d'une DSC à compensation de puissance pour l'étude des changements de phase de paraffines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Ferdjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamza Allam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2024-044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779842v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de matériaux à changement de phase pour lutter contre les îlots de chaleur urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Utilisation des matériaux à changement de phase dans les infrastructures d'ingénierie civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ferdjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2023 - 31e Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Haute-Alsace (UHA) Mulhouse - Colmar [Université de Haute-Alsace (UHA)], Mar 2024, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302837v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titre : Etude de matériaux à changement de phase par analyse thermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Utilisation de matériaux à changement de phase pour lutter contre les îlots de chaleur urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ferdjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique des doctorants 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale SIE UPEC, Jun 2023, Créteil (94), France</w:t>
+              <w:t xml:space="preserve">SFT 2023 - 31e Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384845v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of phase change materials for frost protection applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Titre : Etude de matériaux à changement de phase par analyse thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Ferdjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Fois</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEIBS - 2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Creteil, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Journée scientifique des doctorants 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale SIE UPEC, Jun 2023, Créteil (94), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302803v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances thermique et énergétique des parois en blocs de terre comprimée: solutions géo et bio-sourcées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of phase change materials for frost protection applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Allam</w:t>
+                <w:t xml:space="preserve">Lydia Ferdjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">HEIBS - 2nd International Workshop on Health, Energy Efficiency &amp; Intelligent Building Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Creteil, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779819v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par émissivité apparente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des performances thermique et énergétique des parois en blocs de terre comprimée: solutions géo et bio-sourcées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Brazane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème congrès annuel de la Société Française de Thermique (SFT 2022 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil : Ville du futur et changement climatique CFGC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140154v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for non-contact detection of wind erosion effects on soda-lime glass: threshold of detectability by apparent emissivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par émissivité apparente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30ème congrès annuel de la Société Française de Thermique (SFT 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique - SFT, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141245v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on Applicability of Phase Change Material Glazing Unit in Different Climate Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Karkri</w:t>
+                <w:t xml:space="preserve">Method for non-contact detection of wind erosion effects on soda-lime glass: threshold of detectability by apparent emissivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yanqiu Huang</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Evolving Cities (ICEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Southamptom, France</w:t>
+              <w:t xml:space="preserve">QIRT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321780v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaleux</w:t>
+                <w:t xml:space="preserve">Analysis on Applicability of Phase Change Material Glazing Unit in Different Climate Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Karkri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqiu Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Evolving Cities (ICEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Southamptom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141294v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la porosité par méthode thermique de composites incorporant des fibres végétales destinés à la construction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+                <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Brazane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Fois</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Franco-Maghrébines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Thiais, France</w:t>
+              <w:t xml:space="preserve">QIRT 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quantitative InfraRed Thermography Conference, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288516v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de l'érosion éolienne par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Félix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Franco-Maghrébines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ measurement of the heat transfer coefficient on a building wall surface: h-measurement device based on a harmonic excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Etude de la porosité par méthode thermique de composites incorporant des fibres végétales destinés à la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques Franco-Maghrébines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thiais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281806v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel active method for the estimation of a building wall thermal resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Study of thermal and mechanical properties of cement-based composites reinforced with vegetal sponge wastes and silica fume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSB 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20201721⟩</w:t>
+              <w:t xml:space="preserve">28ème congrès français de thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281892v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal and mechanical properties of cement-based composites reinforced with vegetal sponge wastes and silica fume</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Manuel</w:t>
+                <w:t xml:space="preserve">Experimental works with new prototype for measuring thermal resistance of building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès français de thermique</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-143⟩</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312806v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental works with new prototype for measuring thermal resistance of building walls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Sant</w:t>
+                <w:t xml:space="preserve">Experimental works based on active and passive thermography for measuring the thermal resistance of building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-T Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Sant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-096⟩</w:t>
+              <w:t xml:space="preserve">2020 Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2020.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281836v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel lignin-reinforced composites: Thermal conductivity, mechanical behavior, and water absorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rim Ben Arfi</w:t>
+                <w:t xml:space="preserve">Novel active method for the estimation of a building wall thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Euro-Mediterranean Conference for Environmental Integration (EMCEI-19)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_41⟩</w:t>
+              <w:t xml:space="preserve">NSB 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tallin, Estonia. pp.14008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20201721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322325v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La porosité : Une question de taille !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+                <w:t xml:space="preserve">In situ measurement of the heat transfer coefficient on a building wall surface: h-measurement device based on a harmonic excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fois</w:t>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR IUT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288498v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and designed of an active infrared system for in-situ characterization of thermal resistance of building envelopes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Waeytens</w:t>
+                <w:t xml:space="preserve">La porosité : Une question de taille !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT ASIA 2019 - 3rd Asian Conference on Quantitative InfraRed Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">CNR IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Toulon, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294671v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la porosité de composites incorporant des fibres végétales déstinés à la construction</w:t>
+                <w:t xml:space="preserve">Effet de l'ajout de fibres de Posidonia-Oceanica sur les proprietés thermiques et mécanique d'une pâte de ciment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Salem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Fois</w:t>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281523v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark de méthodes d'identification de paramètres sur données simulées : application à la mesure sur site de la résistance thermique de parois de bâtiments par méthode active</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh-Tung Ha</w:t>
+                <w:t xml:space="preserve">Etude de la porosité de composites incorporant des fibres végétales déstinés à la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Zibouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2019</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281766v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification par thermographie infrarouge des déperditions énergétiques d'une paroi de bâtiment liées aux ponts thermiques intégrés : essais en régime permanent et évaluation des incertitudes de mesure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien François</w:t>
+                <w:t xml:space="preserve">Benchmark de méthodes d'identification de paramètres sur données simulées : application à la mesure sur site de la résistance thermique de parois de bâtiments par méthode active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Tung Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Zibouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Congrès Français de Thermique SFT 2019</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique SFT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403709v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical benchmarks for the comparison of inverse modeling techniques to identify building wall thermal resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and designed of an active infrared system for in-situ characterization of thermal resistance of building envelopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gavérina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toan Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Waeytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Véronique Le Sant</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMOS 2019 - International Conference on Adaptive Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Alicante, Spain. 1p</w:t>
+              <w:t xml:space="preserve">QIRT ASIA 2019 - 3rd Asian Conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148089v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a research prototype for measuring and controlling the thermal resistance of building walls in active mode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification par thermographie infrarouge des déperditions énergétiques d'une paroi de bâtiment liées aux ponts thermiques intégrés : essais en régime permanent et évaluation des incertitudes de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Thermal Conductivity Conference (ITCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Wilmington, United States</w:t>
+              <w:t xml:space="preserve">27ème Congrès Français de Thermique SFT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281978v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres de Posidonia-Oceanica: un matériau d’isolation thermique de parois de bâtiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical benchmarks for the comparison of inverse modeling techniques to identify building wall thermal resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Waeytens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Zibouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bouchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">ADMOS 2019 - International Conference on Adaptive Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Alicante, Spain. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273233v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building thermal bridge heat losses quantification by infrared thermography. Steady-state evaluation and uncertainty calculation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of a research prototype for measuring and controlling the thermal resistance of building walls in active mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Koenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Le Sant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34th International Thermal Conductivity Conference (ITCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wilmington, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281868v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux méthodes de mesure de conductivité thermique sur des matériaux isolants ou conducteurs</w:t>
+                <w:t xml:space="preserve">Fibres de Posidonia-Oceanica: un matériau d’isolation thermique de parois de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Salem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Fois</w:t>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFT, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281542v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart and Light data logger for thermal and environmental monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Moncheau</w:t>
+                <w:t xml:space="preserve">Comparaison de deux méthodes de mesure de conductivité thermique sur des matériaux isolants ou conducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018 - European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887814v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental method for the in situ detection of thermal bridges in building envelopes based on active infrared thermography and singular value decomposition analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
+                <w:t xml:space="preserve">Building thermal bridge heat losses quantification by infrared thermography. Steady-state evaluation and uncertainty calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Meulemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Quantitative InfraRed Thermography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21611/qirt.2018.029⟩</w:t>
+              <w:t xml:space="preserve">CISBAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland. pp.012171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1343/1/012171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281933v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la trempe libre sur les propriétés mécaniques, thermophysiques et thermomécaniques de l'ABS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Fois</w:t>
+                <w:t xml:space="preserve">Fibres de Posidonia-Oceanica : un matériau d'isolation thermique de parois de bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hocine Djidjelli</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Pau (FRA), France</w:t>
+              <w:t xml:space="preserve">Congrès de la société française de la thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312831v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appreciation of the delay in the benefits of the thermal energy released by PCM in civil engineering structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel lignin-reinforced composites: Thermal conductivity, mechanical behavior, and water absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Marchetti</w:t>
+                <w:t xml:space="preserve">Marwa Lahouioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rim Ben Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2018, 14th Quantitative InfraRed Thermography Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Euro-Mediterranean Conference for Environmental Integration (EMCEI-19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sousse (Tunisie), Tunisia. pp.245-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891265v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la porosité par méthode thermique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Fois</w:t>
+                <w:t xml:space="preserve">Smart and Light data logger for thermal and environmental monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gavérina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Moncheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+              <w:t xml:space="preserve">EGU 2018 - European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281750v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation thermophysique de composites perlite expansée/ paraffine/ plâtre destinés au stockage d'énergie dans le bâtiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Effet de la trempe libre sur les propriétés mécaniques, thermophysiques et thermomécaniques de l'ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Bencid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Djidjelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFT, May 2017, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">26ème congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Pau (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322222v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances thermiques et mécaniques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Lahouioui</w:t>
+                <w:t xml:space="preserve">A novel experimental method for the in situ detection of thermal bridges in building envelopes based on active infrared thermography and singular value decomposition analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Douguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-T. Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Fois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+                <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin (DE), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2018.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312852v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermographic monitoring of asphalt concrete surface with phase change materials inclusions for icing delays purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Fois</w:t>
+                <w:t xml:space="preserve">Utilisation de fibres naturelles d'origine marine Posidonia Oceanica pour l'isolation thermique des bâtiments -caractérisation thermique des fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388166v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux à changement de phase en génie civil.Contexte spécifique de la viabilité hivernale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Appreciation of the delay in the benefits of the thermal energy released by PCM in civil engineering structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Touz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ibos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Escal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude co-organisée par la Société Française de Thermique (SFT) et French Interpore Chapter sur « Réactions, échanges et stockage dans les mousses solides : Modèles et caractérisations expérimentales.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">QIRT 2018, 14th Quantitative InfraRed Thermography Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany. pp.9 P</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377106v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the directional emissivity of materials using infrared thermography coupled with a periodic excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la porosité par méthode thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388188v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des performances thermiques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier traitées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Caractérisation thermophysique de composites perlite expansée/ paraffine/ plâtre destinés au stockage d'énergie dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najoua Mekaddem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">, SFT, May 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312793v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Determination of the Directional Emissivity of Materials Using a Periodic Thermal Excitation Coupled with Infrared Thermography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation thermophysique d'un ciment renforcé par des fibres naturelles d'origine marine Posidonia Oceanica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Hamdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Limam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme SYMPOSIUM ON THERMOPHYSICAL PROPERTIES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Institute of Standards and Technology, May 2015, Boulder, United States</w:t>
+              <w:t xml:space="preserve">Congrès de la société française de la thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262324v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography applied to surface temperature survey of enhanced pavement sample addressing self-de-icing functionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Marchetti</w:t>
+                <w:t xml:space="preserve">Etude des performances thermiques et mécaniques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahouioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S Ludwig</w:t>
+                <w:t xml:space="preserve">Rim Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT ASIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Mahabalipuram, India</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237381v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaussées à température de surface positive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ludwig</w:t>
+                <w:t xml:space="preserve">Thermographic monitoring of asphalt concrete surface with phase change materials inclusions for icing delays purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Le Touz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzième colloque international francophone du club CMOI/SFO « Contrôles et Mesures Optiques pour l'Industrie »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gdańsk Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2016.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237412v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of buried mosaics in plaster layers by square pulse thermography: laboratory study on different shape distribution samples</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Les matériaux à changement de phase en génie civil.Contexte spécifique de la viabilité hivernale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Touz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIRT ASIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Mahabalipuram, India</w:t>
+              <w:t xml:space="preserve">Journée d’étude co-organisée par la Société Française de Thermique (SFT) et French Interpore Chapter sur « Réactions, échanges et stockage dans les mousses solides : Modèles et caractérisations expérimentales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Thermique (SFT), Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237384v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Insulated Building Walls Using Passive Infrared Thermography and Numerical Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Investigation of the directional emissivity of materials using infrared thermography coupled with a periodic excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIRT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Gdańsk Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2016.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020325v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical characterization of polymeric materials using a prbs excitation: conduction method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des performances thermiques de matériaux à matrice cimentaire renforcés par des fibres de bois de palmier traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Lahouioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Candau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European conference on thermophysical properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, porto, Portugal</w:t>
+              <w:t xml:space="preserve">25ème congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561147v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of anisotropic properties of carbon fiber composites for civil engineering applications using infrared thermography with periodic excitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Infrared thermography applied to surface temperature survey of enhanced pavement sample addressing self-de-icing functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Touz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Quantitative InfraRed Thermography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">QIRT ASIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mahabalipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01081471v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of frescoes among mural paintings of the inheritance by stimulated infrared thermography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Vallet</w:t>
+                <w:t xml:space="preserve">Chaussées à température de surface positive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Touz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">qirt 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, bordeaux, France</w:t>
+              <w:t xml:space="preserve">Quatorzième colloque international francophone du club CMOI/SFO « Contrôles et Mesures Optiques pour l'Industrie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lannion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561156v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed method for the estimation of dielectric relaxation model parameters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+                <w:t xml:space="preserve">Detection of buried mosaics in plaster layers by square pulse thermography: laboratory study on different shape distribution samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mazioud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">QIRT ASIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Mahabalipuram, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321376v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex interval constraint propagation for non linear bounded-error parameter identification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Determination of the Directional Emissivity of Materials Using a Periodic Thermal Excitation Coupled with Infrared Thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Moncheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ausset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC-ECC'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
+              <w:t xml:space="preserve">19eme SYMPOSIUM ON THERMOPHYSICAL PROPERTIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Institute of Standards and Technology, May 2015, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321377v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set membership parameter identification with complex intervals using polar form</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+                <w:t xml:space="preserve">Diagnosis of Insulated Building Walls Using Passive Infrared Thermography and Numerical Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321374v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de propriétés diélectriques dans un contexte à erreurs bornées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermophysical characterization of polymeric materials using a prbs excitation: conduction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
+              <w:t xml:space="preserve">20th European conference on thermophysical properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321373v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed method for the estimation of dielectric relaxation models parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of anisotropic properties of carbon fiber composites for civil engineering applications using infrared thermography with periodic excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Candau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Solid Dielectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Toulouse, France. pp.111-114</w:t>
+              <w:t xml:space="preserve">12th International Conference on Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321371v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of frescoes among mural paintings of the inheritance by stimulated infrared thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhoubi Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Detalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">qirt 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helps with the thermal diagnosis of the building: Detection of defects of insulation by stimulated infra-red thermography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Candoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bodnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Szeflinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Datcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 Quantitative InfraRed Thermography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, cracovie, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21611/qirt.2008.05_01_08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New set-membership techniques for parameter estimation in presence of model uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th international conference on inverse problems in engineering: theory and practice, address = Cambridge, UK, year = 2005, month = 11-15 July, pdf = 1, nat = 0,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.Non renseigne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaranteed method for the estimation of dielectric relaxation model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complex interval constraint propagation for non linear bounded-error parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDC-ECC'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Set membership parameter identification with complex intervals using polar form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de propriétés diélectriques dans un contexte à erreurs bornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIFA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaranteed method for the estimation of dielectric relaxation models parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th IEEE International Conference on Solid Dielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Toulouse, France. pp.111-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse de spectres de relaxation diélectrique par arithmétique d'intervalles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence Européenne sur les méthodes numériques en électromagnétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10557,591 +12143,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des effets de l'érosion sur un verre sodo-calcique par la réflectivité bidirectionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection sans contact des effets de l'érosion éolienne sur du verre sodo-calcique par émissivité apparente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal drift of the FLIR A325sc camera: limits and recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Brazane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Felix Durastanti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Quantitative InfraRed Thermography conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of correction of surface temperature maps in urban environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Quantitative InfraRed Thermography conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, PARIS, France. QIRT Council, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21611/qirt.2022.3042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Raman spectroscopy and infrared thermography to evaluate energy exchanges with PCM embedded into pavement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11151,289 +12737,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Lignin-Reinforced Composites: Thermal Conductivity, Mechanical Behavior, and Water Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahouioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions (2nd Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.245-250, 2021, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Palm Fiber Surface Treatment Effect on Thermal, Acoustical, and Mechanical Properties of a New Bio-Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Lahouioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Fois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Arfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Environmental Science from the Euro-Mediterranean and Surrounding Regions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1577-1579, 2018, Advances in Science, Technology &amp; Innovation, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-70548-4_458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11443,65 +13029,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé et dispositif de contrôle non destructif d’une paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Meulemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11509,139 +13095,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Feuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Brevet français n°17 63377. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF DE MESURE DE L'EMISSIVITE OU DE LA REFLECTIVITE D'UNE SURFACE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Candau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1251476. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11651,118 +13237,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements without contact in heat transfer. Part B: Quantitative Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ibos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. METTI 7 Advanced School: Thermal Measurements and Inverse Techniques, Porquerolles (Var), France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11830,51 +13416,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70875E24"/>
+    <w:nsid w:val="7D05D621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12061,51 +13647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentibos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7268-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111696984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05323975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zibouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05078877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Giuffrida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715685v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135412" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Ha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peiffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112166" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110633" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mazioud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121339" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Jdidi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123882" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146505v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0547" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146489v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahouioui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Arfi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00745-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Safi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330059v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Tlili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.023" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2017.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749631v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2238-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081259v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1442-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.557-574" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119905v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Aboubaker Larbi Youcef" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Balcon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.65-87" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Datcu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Agoudjil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Mamunya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11155-006-2966-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaume" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2003.12.066" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05322225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-099" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ferdjallah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302837v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779819v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321780v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281806v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-091" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20201721" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312806v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Manuel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281836v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Sant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-096" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322325v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_41" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294671v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gav&#233;rina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Ha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manceau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281523v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403709v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148089v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouchie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281978v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koenen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marquis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ibos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Feuillet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meulemans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012171" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887814v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moncheau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281933v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Douguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Ha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.029" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312831v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bencid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rouabah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Touz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281750v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mekaddem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Ali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312852v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388166v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dumoulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Touz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.078" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377106v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388188v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312793v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237381v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moutton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ludwig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237412v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwig" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237384v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazioud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020325v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561147v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Candau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081471v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561156v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321376v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321373v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321371v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321370v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274021v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2022.3042" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629617v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_458" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274044v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289614v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentibos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7268-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111696984" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05323975v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Mortada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Feuillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ibos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Zibouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.110362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05078877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ulanowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2025.e04714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ferdjallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18236331" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Giuffrida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.135412" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04715719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.109370" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04325995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Brazane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Riou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2290304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319689v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Durastanti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102998" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119911v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larbi Youcef" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Candau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2020.1805939" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Tung Ha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peiffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2022.112166" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146513v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Meulemans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119876v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492950v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Limam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Mazioud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121339" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haythem Jdidi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Fourati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Zerrouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2021.123882" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118417" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110346" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110130" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119881v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0547" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146489v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2020.110004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306195v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Lahouioui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Arfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00745-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan Tlili" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.01.023" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.11.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2017.10.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749631v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hameury" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ausset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-017-2238-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04126344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Safi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.05.195" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081259v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-013-1442-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119903v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2012.06.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5Z369C9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119905v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Habib Aboubaker Larbi Youcef" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Candau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Balcon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/qirt.8.65-87" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119904v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ludwig" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/514970" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.557-574" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Datcu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjemaa Agoudjil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Majest&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgen Mamunya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11155-006-2966-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321365v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Neidh&#246;fer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bern&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2003.12.066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05322225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-099" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2024-044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302837v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384845v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302803v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779819v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04140154v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Riou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04321780v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhao Zhang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Karkri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqiu Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04141294v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311870v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Manuel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-143" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281836v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Garcia" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Sant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-096" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281995v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T Ha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Garcia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Sant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2020.145" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281892v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20201721" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281806v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04288498v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281766v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294671v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gav&#233;rina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Ha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Manceau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148089v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bouchie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Koenen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Marquis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Le Sant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Demeyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04273233v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281542v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281868v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fran&#231;ois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ibos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Feuillet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meulemans" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1343/1/012171" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564912v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322325v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_41" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Moncheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312831v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Bencid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rouabah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Douguet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-T. Ha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564976v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Touz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04281750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322222v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Mekaddem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Ali" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312852v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388166v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dumoulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Touz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.078" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388188v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2016.031" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312793v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237381v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moutton" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ludwig" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237384v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mazioud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01262324v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020325v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561147v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bodnar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhoubi Kamel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Detalle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Vallet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561479v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Candor&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szeflinski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Datcu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2008.05_01_08" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braems" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kieffer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321376v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321377v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321374v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321373v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321370v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313010v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Felix Durastanti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312997v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04311848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274021v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2022.3042" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01629617v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305143v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306164v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70548-4_458" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04119943v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04274044v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04289614v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>