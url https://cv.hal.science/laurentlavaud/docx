--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -72,615 +72,615 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre d'Aphrodise. Commentaires à la Métaphysique d’Aristote. Livres Petit Alpha et Beta</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gweltaz Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gwenaëlle Aubry, Luc Brisson, Philippe Hoffmann, Laurent Lavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relire les « Éléments de théologie » de Proclus. Réceptions, interprétations antiques et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 5-25, 2021, 979 1 0370 0889 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’événementialité de la foi chez Grégoire de Nysse »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lavaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03198070v1</w:t>
+              <w:t xml:space="preserve">C. Grellard, P. Hoffmann, L. Lavaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses antiques et médiévales de la foi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'études augustiniennes, 2020, 979-85121-304-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04889003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marsile Ficin, Argument pour la théologie platonicienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Manucius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-84578-456-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Je cherche un pauvre » : visibilité et invisibilité du pauvre dans le Sermon 14 de saint Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Étienne HELMER. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richesse et pauvreté : le regard des philosophes antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.147-164, 2016, Traditions de la pensée classique, 978-2-7116-2685-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relire Les Éléments de théologie de Proclus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lavaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Grellard, P. Hoffmann, L. Lavaud. </w:t>
-[...80 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermann, 459 p., 2021, 979 1 0370 0889 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Manucius</w:t>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005957v1</w:t>
+                <w:t xml:space="preserve">hal-03478217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire Les Éléments de théologie de Proclus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alexandre d'Aphrodise. Commentaires à la Métaphysique d’Aristote. Livres Petit Alpha et Beta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gweltaz Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Aubry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lavaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Brisson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03478217v1</w:t>
+                <w:t xml:space="preserve">hal-03198070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -711,51 +711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le De rerum natura de Lucrèce : perspectives philosophiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trinquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -834,51 +834,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de S. Roux, L’être et la substance. Essai sur la métaphysique de Plotin, Paris, Vrin, 2017, dans Philosophie antique (2018) : 294-7.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’odyssée et l’exode : les mystiques de Plotin et Grégoire de Nysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Philosophoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La mystique, 49, pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,51 +990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il selon Plotin une energeia du Bien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chôra. Revue d'études anciennes et médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Le principe du Bien. Platon, Aristote et leur postérité, 15 (15-16 (2017-2018)), pp.515-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,183 +1062,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Testimonium testimonii : témoignage humain et témoignage de l’Esprit selon Marius Victorinus », Revue des sciences philosophiques et théologiques (2017) : 49-67.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lavaud</w:t>
+                <w:t xml:space="preserve">« Deux métaphysiques hors-sujet : la conception plotinienne de l’ousia intelligible (Traité 43 (VI, 2)) et son influence sur saint Augustin »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Quaestio : annuaire d'histoire de la métaphysique = The Yearbook of the History of Metaphysics = annuario di storia della metafisica = Jahrbuch für die Geschichte der Metaphysik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reality and its Concepts, 17, pp.83-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rspt.1011.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1484/J.QUAESTIO.5.115284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005945v1</w:t>
+                <w:t xml:space="preserve">halshs-02005924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Deux métaphysiques hors-sujet : la conception plotinienne de l’ousia intelligible (Traité 43 (VI, 2)) et son influence sur saint Augustin »</w:t>
+                <w:t xml:space="preserve">« Testimonium testimonii : témoignage humain et témoignage de l’Esprit selon Marius Victorinus », Revue des sciences philosophiques et théologiques (2017) : 49-67.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavaud Laurent</w:t>
+                <w:t xml:space="preserve">Laurent Lavaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaestio : annuaire d'histoire de la métaphysique = The Yearbook of the History of Metaphysics = annuario di storia della metafisica = Jahrbuch für die Geschichte der Metaphysik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reality and its Concepts, 17, pp.83-109. </w:t>
+              <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1484/J.QUAESTIO.5.115284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rspt.1011.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005924v1</w:t>
+                <w:t xml:space="preserve">halshs-02005945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1393,51 +1393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025117v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889003v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manucius.com/produit/argument-pour-la-theologie-platonicienne/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.049.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora2017/201815/1625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005945v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1011.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.QUAESTIO.5.115284" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04025117v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Aubry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lavaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04889003v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manucius.com/produit/argument-pour-la-theologie-platonicienne/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005957v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478217v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Brisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7491" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.1124" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phoir.049.0081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora2017/201815/1625" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.QUAESTIO.5.115284" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005945v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1011.0049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>