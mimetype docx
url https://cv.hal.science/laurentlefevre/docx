--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -260,675 +260,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the environmental impact of generative AI services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Berthelot</w:t>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications of the ACM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special Issue on Sustainability and Computing 68 (7), pp.46-53. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3725984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10943420251399694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920612v1</w:t>
+                <w:t xml:space="preserve">hal-05457159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the environmental impact of generative AI services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">Adrien Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue on Sustainability and Computing 68 (7), pp.46-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10943420251399694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3725984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457159v1</w:t>
+                <w:t xml:space="preserve">hal-04920612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling, evaluating, and orchestrating heterogeneous environmental leverages for large-scale data center management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10943420231172978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402624v1</w:t>
+                <w:t xml:space="preserve">hal-04047008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefevre</w:t>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2023, 29, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04486682v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, evaluating, and orchestrating heterogeneous environmental leverages for large-scale data center management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047008v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1200,90 +1200,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1328,261 +1328,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-preserving discretization and control of a two-dimensional vibro-acoustic tube</w:t>
+                <w:t xml:space="preserve">Social Organisation of Mobile Sensors for Wildfire Spread Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxin Wu</w:t>
+                <w:t xml:space="preserve">Théo Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+                <w:t xml:space="preserve">Clément Raïevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Ramirez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.417-439. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.3596-3601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaa028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100183v1</w:t>
+                <w:t xml:space="preserve">hal-03205992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Organisation of Mobile Sensors for Wildfire Spread Estimation</w:t>
+                <w:t xml:space="preserve">Structure-preserving discretization and control of a two-dimensional vibro-acoustic tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Plénet</w:t>
+                <w:t xml:space="preserve">Yongxin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raïevsky</w:t>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samira El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (2), pp.3596-3601. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.417-439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaa028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205992v1</w:t>
+                <w:t xml:space="preserve">hal-03100183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and Energy Analysis of OpenMP Runtime Systems with Dense Linear Algebra Algorithms</w:t>
               </w:r>
@@ -1679,663 +1679,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bare-Metal Reservation for Cloud: an Analysis of the Trade Off between Reactivity and Energy Efficiency</w:t>
+                <w:t xml:space="preserve">Energy Monitoring as an Essential Building Block Towards Sustainable Ultrascale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francisco Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivona Brandic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluster Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10586-017-1094-y⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571288v1</w:t>
+                <w:t xml:space="preserve">hal-01627757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Monitoring as an Essential Building Block Towards Sustainable Ultrascale Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing the energy consumption of large scale computing systems through combined shutdown policies with multiple constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2017.10.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.176-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342017714530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627757v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the energy consumption of large scale computing systems through combined shutdown policies with multiple constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Bare-Metal Reservation for Cloud: an Analysis of the Trade Off between Reactivity and Energy Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (1), pp.176-188. </w:t>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.1289-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342017714530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10586-017-1094-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557025v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Building SDN Testbeds for Energy-Aware Traffic Engineering Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nu@ge: A container-based cloud computing service federation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Carpa</w:t>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Network Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11107-017-0709-9⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.4049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539656v1</w:t>
+                <w:t xml:space="preserve">hal-01671749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nu@ge: A container-based cloud computing service federation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Building SDN Testbeds for Energy-Aware Traffic Engineering Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gallard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Piotr Borylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (11), </w:t>
+              <w:t xml:space="preserve">Photonic Network Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3), pp.396--410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.4049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11107-017-0709-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671749v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the energy efficiency of software-defined backbone networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Carpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,775 +2519,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Techniques for Improving the Energy Efficiency of Large-Scale Distributed Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Assessing Power Monitoring Approaches for Energy and Power Analysis of Computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Francisco Dolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2532637⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.68-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767582v1</w:t>
+                <w:t xml:space="preserve">hal-01065998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Power Monitoring Approaches for Energy and Power Analysis of Computers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">A Survey on Techniques for Improving the Energy Efficiency of Large-Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Computing : Informatics and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (2), pp.68-82. </w:t>
+              <w:t xml:space="preserve">ACM Computing Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (4), pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.suscom.2014.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2532637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065998v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Energy Management for Greener Supercomputing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Exploiting Performance Counters to Predict and Improve Energy Performance of HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 36, pp. 287-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2013.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943503v1</w:t>
+                <w:t xml:space="preserve">hal-00925306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Performance Counters to Predict and Improve Energy Performance of HPC Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Réduire la consommation électrique des centres de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutherin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2013.07.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925306v1</w:t>
+                <w:t xml:space="preserve">hal-00925171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.232-243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1094342013495304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la consommation électrique des centres de données</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Ferret</w:t>
+                <w:t xml:space="preserve">Smart Energy Management for Greener Supercomputing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.33-36</w:t>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (92)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925171v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient bandwidth reservation for bulk data transfers in dedicated wired networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (4), pp.524-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3551,307 +3551,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Service Deployment on Software Defined Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier l'usage pour économiser l'énergie dans les systèmes distribués à grande échelle L'approche EARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rubio-Loyola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MCOM.2011.6094010⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (5), pp.515-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.30.515-538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685240v1</w:t>
+                <w:t xml:space="preserve">hal-00690879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l'usage pour économiser l'énergie dans les systèmes distribués à grande échelle L'approche EARI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Scalable Service Deployment on Software Defined Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rubio-Loyola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Astorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Serrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.30.515-538⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (12), pp.84-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2011.6094010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690879v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERIDIS: Energy-efficient Reservation Infrastructure for large-scale DIstributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,51 +4018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating an Energy Efficient Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Supercomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (3), pp.352-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4266,256 +4266,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying cluster-based fault-tolerant Firewalls</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Energy Aware Reservation Infrastructure for Large-Scale Experimental Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.419-433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793644v1</w:t>
+                <w:t xml:space="preserve">ensl-00474724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Aware Reservation Infrastructure for Large-Scale Experimental Distributed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demystifying cluster-based fault-tolerant Firewalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (6), pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIC.2009.128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474724v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAN2 : Industrial Autonomic Network Node architecture for supporting personnalized network services in the industrial context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (1), pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4574,51 +4574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing and Evaluating an Active Grid Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Bouhafs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenDays 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,51 +4874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Coti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM, Apr 2026, Edinbourg, Ecosse, United Kingdom. </w:t>
@@ -4950,277 +4950,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+                <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365793v1</w:t>
+                <w:t xml:space="preserve">hal-05491835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stavis</w:t>
+                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491835v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CPU Frequency Aware Power Modeling for IoT Edge Nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5291,455 +5291,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology and a Toolbox to Explore Dataset related to the Environmental Impact of HTTP Requests</w:t>
+                <w:t xml:space="preserve">IA générative sobre : un oxymore ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jay</w:t>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData) - 3rd International Workshop on Big Data Analytics for Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386964v1</w:t>
+                <w:t xml:space="preserve">hal-04893830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaucoup de verrous, peu de leviers ! Sobriété numérique : le cas est grave mais pas désespéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Macau SAR, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA générative sobre : un oxymore ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+                <w:t xml:space="preserve">A Methodology and a Toolbox to Explore Dataset related to the Environmental Impact of HTTP Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData) - 3rd International Workshop on Big Data Analytics for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sorrento (Naples), Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893830v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-ORCA : A social-based consolidation approach to reduce Cloud infrastructures energy consumption</w:t>
               </w:r>
@@ -5859,77 +5859,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.1-7</w:t>
@@ -6062,77 +6062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the environmental impact of Generative-AI services using an LCA-based methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6164,416 +6164,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des mécanismes de surallocation de mémoire pour la consolidation de machines virtuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Services Orchestration at the Edge and in the Cloud on Energy-Aware Precision Beekeeping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hadjur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Grivel</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAISE 2023: 5th Workshop on Parallel AI and Systems for the Edge - co-conducted with IPDPS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, St. Petersburg, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW59300.2023.00129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317788v1</w:t>
+                <w:t xml:space="preserve">hal-04091575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services Orchestration at the Edge and in the Cloud on Energy-Aware Precision Beekeeping Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+                <w:t xml:space="preserve">Étude et modélisation des mécanismes de surallocation de mémoire pour la consolidation de machines virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAISE 2023: 5th Workshop on Parallel AI and Systems for the Edge - co-conducted with IPDPS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compas 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW59300.2023.00129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04091575v1</w:t>
+                <w:t xml:space="preserve">hal-04317788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6719,77 +6719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6814,51 +6814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methodology for building dynamic urgent applications on continuum computing platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7020,377 +7020,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+                <w:t xml:space="preserve">Analysis of Energy Consumption in a Precision Beekeeping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IoT '20 - 10th International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Malmö, Sweden. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410992.3411010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924028v1</w:t>
+                <w:t xml:space="preserve">hal-02973772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Energy Consumption in a Precision Beekeeping System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT '20 - 10th International Conference on the Internet of Things</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.191-198</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973772v1</w:t>
+                <w:t xml:space="preserve">hal-02924028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dorra Boughzala</w:t>
+                <w:t xml:space="preserve">Monte-Carlo Tree Search and Reinforcement Learning for Reconfiguring Data Stream Processing on Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2019 - International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Campo Grande, Brazil. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091328v1</w:t>
+                <w:t xml:space="preserve">hal-02305472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Reinforcement Learning for Reconfiguring Data Stream Analytics on Edge Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Rodrigo de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,3806 +7414,3806 @@
               <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3337821.3337894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Tree Search and Reinforcement Learning for Reconfiguring Data Stream Processing on Edge Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Distributed Operator Placement for IoT Data Analytics Across Edge and Cloud Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Gibert Renart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2019 - International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2019 - 19th Annual IEEE/ACM International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larnaca, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305472v1</w:t>
+                <w:t xml:space="preserve">hal-02103942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Operator Placement for IoT Data Analytics Across Edge and Cloud Resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - 19th Annual IEEE/ACM International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02103942v1</w:t>
+                <w:t xml:space="preserve">hal-04807171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807171v2</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aware scheduling on distributed computing water heaters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Latency-Aware Placement of Data Stream Analytics on Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2018 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hangzhou, Zhejiang, China. pp.215-229</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671728v1</w:t>
+                <w:t xml:space="preserve">hal-01875936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-Aware Placement of Data Stream Analytics on Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hangzhou, Zhejiang, China. pp.215-229</w:t>
+              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875936v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
+                <w:t xml:space="preserve">Thermal aware scheduling on distributed computing water heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2018 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927829v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment estimer la consommation énergétique de processus avec seulement un wattmètre (et un solveur) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+                <w:t xml:space="preserve">Valentin Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Fedak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5</w:t>
+              <w:t xml:space="preserve">ComPAS 2017 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630226v1</w:t>
+                <w:t xml:space="preserve">hal-01677688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Budget Control in HPC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Glesser</w:t>
+                <w:t xml:space="preserve">Performance and Energy Analysis of OpenMP Runtime Systems with Dense Linear Algebra Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João V.F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD 2017 - International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW.2017.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533417v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of SDN-Induced Frequent Route Changes on TCP Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Assessing the Impact of Network Bandwidth and Operator Placement on Data Stream Processing for Edge Computing Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM2017 : 13th International Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">COMPAS'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632677v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment estimer la consommation énergétique de processus avec seulement un wattmètre (et un solveur) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lorentz</w:t>
+                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fedak</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2017 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.134 - 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677688v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Energy Analysis of OpenMP Runtime Systems with Dense Linear Algebra Algorithms</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Quinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriana Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2017 - International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666343v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Network Bandwidth and Operator Placement on Data Stream Processing for Edge Computing Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Towards Energy Budget Control in HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Antibes, France</w:t>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.381-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574448v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of SDN-Induced Frequent Route Changes on TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CNSM2017 : 13th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589555v1</w:t>
+                <w:t xml:space="preserve">hal-01632677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert technologique par système multi-agent : illustration à l'informatique verte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Responsive Algorithms for Handling Load Surges and Switching Links On in Green Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.223-232</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - IEEE ICC'16 - Green Communications Systems and Networks Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627061v1</w:t>
+                <w:t xml:space="preserve">hal-01266279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling technology transfer in Green IT with Multi Agent System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Herzog</w:t>
+                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Leadership, Innovation and Entrepreneurship (ICLIE 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43434-6_1⟩</w:t>
+              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290038v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Parallel Differential Evolution approach for Cloud workflow placements under simultaneous optimization of multiple objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arya K. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunakar Gadireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation (IEEE CEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355452v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Modelling technology transfer in Green IT with Multi Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
+              <w:t xml:space="preserve">The International Conference on Leadership, Innovation and Entrepreneurship (ICLIE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43434-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346600v1</w:t>
+                <w:t xml:space="preserve">hal-01290038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348554v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Differential Evolution approach for Cloud workflow placements under simultaneous optimization of multiple objectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karunakar Gadireddy</w:t>
+                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation (IEEE CEC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289176v2</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396947v1</w:t>
+                <w:t xml:space="preserve">hal-01348554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive Algorithms for Handling Load Surges and Switching Links On in Green Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">On Designing SDN Services for Energy-Aware Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Carpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - IEEE ICC'16 - Green Communications Systems and Networks Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">Tridentcom2016 : 11th EAI International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266279v1</w:t>
+                <w:t xml:space="preserve">hal-01346596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing SDN Services for Energy-Aware Traffic Engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tridentcom2016 : 11th EAI International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Principles and practice of multi-agent systems (PRIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Phuket, Thailand. pp.323-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44832-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346596v1</w:t>
+                <w:t xml:space="preserve">hal-01355687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Principles and practice of multi-agent systems (PRIMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44832-9_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355687v1</w:t>
+                <w:t xml:space="preserve">hal-01348555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">On the Impact of Advance Reservations for Energy-Aware Provisioning of Bare-Metal Cloud Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">CNSM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348555v1</w:t>
+                <w:t xml:space="preserve">hal-01382662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Advance Reservations for Energy-Aware Provisioning of Bare-Metal Cloud Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert technologique par système multi-agent : illustration à l'informatique verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">24èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382662v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique : 1. Environnement : 0. Avec EcoInfo, changeons nos pratiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Parry</w:t>
+                <w:t xml:space="preserve">STREETE : Une ingénierie de trafic pour des réseaux de coeur énergétiquement efficaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conference Compas'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805326v1</w:t>
+                <w:t xml:space="preserve">hal-01205429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199917v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STREETE : Une ingénierie de trafic pour des réseaux de coeur énergétiquement efficaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Compas'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205429v1</w:t>
+                <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Energy-Aware Server Provisioning by Introducing Middleware-Level Dynamic Green Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Euromicro International Conference on Parallel, Distributed and Network-based Processing (PDP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Turku, Finland. </w:t>
+              <w:t xml:space="preserve">HPPAC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDP.2015.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094431v1</w:t>
+                <w:t xml:space="preserve">hal-01196908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Server Provisioning by Introducing Middleware-Level Dynamic Green Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Numérique : 1. Environnement : 0. Avec EcoInfo, changeons nos pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPPAC'2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196908v1</w:t>
+                <w:t xml:space="preserve">hal-04805326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion adaptative de l'énergie pour les infrastructures de type grappe ou nuage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS'2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018238v1</w:t>
+                <w:t xml:space="preserve">hal-01075819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Gestion adaptative de l'énergie pour les infrastructures de type grappe ou nuage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075819v1</w:t>
+                <w:t xml:space="preserve">hal-01018238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic and Extensible Framework for Monitoring Energy Consumption of OpenStack Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 4th IEEE International Conference on Sustainable Computing and Communications (Sustaincom 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11238,77 +11238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segment Routing based Traffic Engineering for Energy Efficient Backbone Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Carpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS2014 : IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11346,51 +11346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Florin Cornea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11422,386 +11422,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFIT: A Framework to Estimate Energy Consumption of Fault Tolerance protocols during HPC executions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving some Mysteries in Power Monitoring of Servers: Take Care of your Wattmeters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Francisco Dolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pedro Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EE-LSDS 2013 - Energy Efficiency in Large Scale Distributed Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806500v1</w:t>
+                <w:t xml:space="preserve">hal-00806504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Estimation for MPI Broadcasting Algorithms in Large Scale HPC Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Your Cluster is not Power Homogeneous: Take Care when Designing Green Schedulers!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMPI - 20th European MPI Users' Group Meeting, Recent Advances in Message Passing Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGCC - 4th IEEE International Green Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arlington, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGCC.2013.6604506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2488551.2488565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870640v1</w:t>
+                <w:t xml:space="preserve">hal-00870637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SESAMES: a Smart-Grid Based Framework for Consuming Less and Better in Extreme-Scale Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GreenCom - 4th IEEE International Conference on Green Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Pékin, China. pp.187-194, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.52⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11832,1657 +11870,1619 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Cluster is not Power Homogeneous: Take Care when Designing Green Schedulers!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Energy Estimation for MPI Broadcasting Algorithms in Large Scale HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCC - 4th IEEE International Green Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroMPI - 20th European MPI Users' Group Meeting, Recent Advances in Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.111--116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2488551.2488565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGCC.2013.6604506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870637v1</w:t>
+                <w:t xml:space="preserve">hal-00870640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving some Mysteries in Power Monitoring of Servers: Take Care of your Wattmeters!</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">A Three Step Blind Approach for Improving HPC Systems' Energy Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EE-LSDS 2013 - Energy Efficiency in Large Scale Distributed Systems conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.168-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00806504v1</w:t>
+                <w:t xml:space="preserve">hal-00925302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three Step Blind Approach for Improving HPC Systems' Energy Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Towards an Energy Estimator for Fault Tolerance Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_15⟩</w:t>
+              <w:t xml:space="preserve">18th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming (PPoPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. pp.313--314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2442516.2442561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925302v1</w:t>
+                <w:t xml:space="preserve">hal-00806499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Energy Estimator for Fault Tolerance Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Link Between Academia and Industry for Green IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming (PPoPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The international conferences ICT for Sustainability - ICT4S 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Zürich, Switzerland. pp. 259-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2442516.2442561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00806499v1</w:t>
+                <w:t xml:space="preserve">hal-01143727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Between Academia and Industry for Green IT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Energy Efficient Wireline Networks, An Update From GreenTouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kanonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conferences ICT for Sustainability - ICT4S 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Zürich, Switzerland. pp. 259-264</w:t>
+              <w:t xml:space="preserve">OptoElectronics and Communications Conference (OECC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143727v1</w:t>
+                <w:t xml:space="preserve">hal-00925191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Efficient Wireline Networks, An Update From GreenTouch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ECOFIT: A Framework to Estimate Energy Consumption of Fault Tolerance protocols during HPC executions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptoElectronics and Communications Conference (OECC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925191v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel Smart and Energy-Aware Service-Oriented Manager for Extreme-Scale applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Power-Friendly Grid Computing (PFGC), co-located with the 3rd International Green Computing Conference (IGCC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, San José, United States</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748005v1</w:t>
+                <w:t xml:space="preserve">hal-00748006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualizing Home Gateways for Large Scale Energy Reduction in Wireline Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">CompatibleOne: Designing an Energy Efficient Open Source Cloud Broker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulugeta Libsie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGG 2012 - Electronic Goes Green</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CGC 2012 - 2nd International Conference on Cloud and Green Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiangtan, China. pp.199-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CGC.2012.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00766056v1</w:t>
+                <w:t xml:space="preserve">hal-00766222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompatibleOne: Designing an Energy Efficient Open Source Cloud Broker</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGC 2012 - 2nd International Conference on Cloud and Green Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.25-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CGC.2012.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766222v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
+                <w:t xml:space="preserve">Virtualizing Home Gateways for Large Scale Energy Reduction in Wireline Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teferi Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulugeta Libsie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">EGG 2012 - Electronic Goes Green</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Berlin, Germany. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748006v1</w:t>
+                <w:t xml:space="preserve">hal-00766056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+                <w:t xml:space="preserve">Towards a novel Smart and Energy-Aware Service-Oriented Manager for Extreme-Scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Workshop on Power-Friendly Grid Computing (PFGC), co-located with the 3rd International Green Computing Conference (IGCC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San José, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00690638v1</w:t>
+                <w:t xml:space="preserve">hal-00748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
+              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793685v1</w:t>
+                <w:t xml:space="preserve">hal-00752883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752883v1</w:t>
+                <w:t xml:space="preserve">hal-00793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13546,64 +13546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green IT for Innovation and Innovation for Green IT: The virtuous circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13644,1709 +13644,1709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers des machines exaflopiques vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
+                <w:t xml:space="preserve">Mohammed Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Renpar 20 : Rencontres francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00618599v1</w:t>
+                <w:t xml:space="preserve">hal-00767653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Energy Consumption in Clouds: The CompatibleOne Experience</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Morel</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 IEEE Ninth International Conference on Dependable, Autonomic and Secure Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC.2011.135⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Busan, South Korea. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2011.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795204v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00618595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards In-Network Clouds in Future Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Hlavacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Galis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stuart Clayman</w:t>
+                <w:t xml:space="preserve">Thomas Treutner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE INTERNET ASSEMBLY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20898-0_2⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sydney, Australia. pp.605 - 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690904v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00629427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">DTN based Management Framework for Green On/Off Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESCOM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Palmyre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00618595v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">On Applying DTNs to a Delay Constrained Scenario in Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2011 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629427v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTN based Management Framework for Green On/Off Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+                <w:t xml:space="preserve">Consommation énergétique des datacentres : quand la politique Européenne s’en mêle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESCOM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, La Palmyre, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795147v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Applying DTNs to a Delay Constrained Scenario in Wired Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Monitoring Energy Consumption in Clouds: The CompatibleOne Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2011 IEEE Ninth International Conference on Dependable, Autonomic and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Washington, DC, USA, United States. pp.794--795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748069v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation énergétique des datacentres : quand la politique Européenne s’en mêle.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards In-Network Clouds in Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Clayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann de Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUTURE INTERNET ASSEMBLY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20898-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804470v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des machines exaflopiques vertes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renpar 20 : Rencontres francophones du Parallélisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767653v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00629425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629425v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00629423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629423v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00618599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manageability of Future Internet Virtual Networks from a Practical Viewpoint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rubio-Loyola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abderhaman Cheniour</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIA 2010 - Future Internet Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-539-6-105⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795224v1</w:t>
+                <w:t xml:space="preserve">ensl-00517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Internet Management Platforms for Network Virtualisation and Service Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Galis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Clayman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paler Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Hazmi Yahya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ServiceWave 2010 - Third European Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Ghent, Belgium. pp.235-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-17694-4_39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Hangzhou, China. pp.61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Manageability of Future Internet Virtual Networks from a Practical Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rubio-Loyola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Astorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Serrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderhaman Cheniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t>
+              <w:t xml:space="preserve">FIA 2010 - Future Internet Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.105-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-539-6-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00517185v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-aware, power-aware, and Green Computing for large distributed systems and applications</w:t>
               </w:r>
@@ -15434,888 +15434,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Chicago, United States. pp.335 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00502888v1</w:t>
+                <w:t xml:space="preserve">ensl-00527642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fedak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Iniesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00527642v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00502888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Session-Aware Admission-Control Strategies to Improve the Profitability of Service Providers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Barbaron</w:t>
+                <w:t xml:space="preserve">Économies d'énergie dans les systèmes distribués à grande échelle : l'approche EARI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IEEE Workshop on Enabling the Future Service-Oriented Internet: Towards Socially-Aware Networks - IEEE GLOBECOM 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Belfort, France. pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795275v1</w:t>
+                <w:t xml:space="preserve">ensl-00474729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économies d'énergie dans les systèmes distribués à grande échelle : l'approche EARI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.228 - 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474729v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00484321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
+              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00484321v1</w:t>
+                <w:t xml:space="preserve">ensl-00474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+                <w:t xml:space="preserve">Evaluating Session-Aware Admission-Control Strategies to Improve the Profitability of Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t>
+              <w:t xml:space="preserve">The 3rd IEEE Workshop on Enabling the Future Service-Oriented Internet: Towards Socially-Aware Networks - IEEE GLOBECOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, USA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474732v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chasing Gaps between Bursts : Towards Energy Efficient Large Scale Experimental Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. pp.171 - 178, </w:t>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.381 - 389, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00474726v1</w:t>
+                <w:t xml:space="preserve">ensl-00469221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing Gaps between Bursts : Towards Energy Efficient Large Scale Experimental Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.381 - 389, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. pp.171 - 178, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00469221v1</w:t>
+                <w:t xml:space="preserve">ensl-00474726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géométrique pour l'analyse et la commande des systèmes de dimension infinie</w:t>
               </w:r>
@@ -16340,51 +16340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16416,428 +16416,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic management architecture for flexible Grid services deployment based on policies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARA: A Session Aware Infrastructure for High Performance Next Generation Cluster-based Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Magaña</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joan Serrat</w:t>
+                <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS 2007 : Architecture of Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATNAC 2007 : Australasian Telecommunication Networks and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689564v1</w:t>
+                <w:t xml:space="preserve">hal-02403728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA: A Session Aware Infrastructure for High Performance Next Generation Cluster-based Servers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Primet</w:t>
+                <w:t xml:space="preserve">Autonomic management architecture for flexible Grid services deployment based on policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Serrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATNAC 2007 : Australasian Telecommunication Networks and Applications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCS 2007 : Architecture of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Zurich, Switzerland. pp.157-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71270-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403728v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the flexibility of Active Grids through Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+                <w:t xml:space="preserve">Paul Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Fleury and Farouk Hamoun, Oct 2006, Tozeur/Tunisia, Tunisie. 12 p</w:t>
+              <w:t xml:space="preserve">4th Australasian Symposium on Grid Computing and e-Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Hobart,, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00110262v1</w:t>
+                <w:t xml:space="preserve">inria-00001086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the flexibility of Active Grids through Web Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Roe</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Australasian Symposium on Grid Computing and e-Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Hobart,, Australia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Hamoun, Oct 2006, Tozeur/Tunisia, Tunisie. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00001086v1</w:t>
+                <w:t xml:space="preserve">inria-00110262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy and lightweight dynamic network services : challenges and experiments for designing intelligent solutions in evolvable next generation networks</w:t>
               </w:r>
@@ -17022,381 +17022,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Egreteau-Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-1, 2025</w:t>
+              <w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100569v1</w:t>
+                <w:t xml:space="preserve">hal-05491463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des serveurs aux services, évaluer l'empreinte environnementale d'un système d'information et de l'ensemble de ses services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain de Laage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Days 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491463v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing leverages on Clouds for footprint reduction</w:t>
               </w:r>
@@ -17408,51 +17408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17585,77 +17585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-criteria evaluation of the environmental footprint of generative ai services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17693,77 +17693,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison expérimentale de logiciels de mesure d'énergie : côté GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17788,77 +17788,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques en éco-conception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17913,90 +17913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison expérimentale de wattmètres logiciels : focus sur le CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18021,51 +18021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT is part of climate change ! Can we reduce its impact and apply good practices and tools to other society domains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18116,77 +18116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faites-vous de vos déchets électroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18211,51 +18211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Academia and Industry for a Green (IT) Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18338,77 +18338,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faites vous de vos e-déchets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2013 : 10 èmes journées Réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18562,64 +18562,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on Technology and Practices for Improving the Energy Efficiency of Data Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 87, pp.89-124, 2012, Chapter of "Green and sustainable computing" in Advances in Computers, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-396528-8.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18678,51 +18678,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écologique du BigData</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18754,757 +18754,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Wired Networks</w:t>
+                <w:t xml:space="preserve">Green Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Gazo Cervero</w:t>
+                <w:t xml:space="preserve">Robert Basmadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Chincoli</w:t>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars Dittmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Fischer</w:t>
+                <w:t xml:space="preserve">László Gyarmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto E. Garcia</w:t>
+                <w:t xml:space="preserve">Dzmitry Kliazovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Wiley, pp.41-80, 2015, 9781118864630. </w:t>
+              <w:t xml:space="preserve">, Wiley, pp.159-196, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196819v1</w:t>
+                <w:t xml:space="preserve">hal-01196827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Data Centers</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Providing Green Services in HPC Data Centers: A Methodology based on Energy Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Khan, Samee U. and Zomaya, Albert. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook on Data Centers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, 2015, 978-1-4939-2091-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196827v1</w:t>
+                <w:t xml:space="preserve">hal-01066002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing Green Services in HPC Data Centers: A Methodology based on Energy Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Transformation numérique et transformation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Data Centers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, 2015, 978-1-4939-2091-4</w:t>
+              <w:t xml:space="preserve">Quelles solutions pour le changement climatique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066002v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique et transformation énergétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bohas</w:t>
+                <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles solutions pour le changement climatique ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Large-scale Distributed Systems and Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2015, 978-1-118-86463-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250013v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing the footprint of the digital infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Large-scale Distributed Systems and Energy efficiency</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Designing solutions for climate change ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoires, 2015, 978-2-35113-239-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251988v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the footprint of the digital infrastructure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bohas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alfonso Gazo Cervero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Chincoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Dittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto E. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing solutions for climate change ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.41-80, 2015, 9781118864630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118981122.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731165v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy aware approach for HPC systems</w:t>
               </w:r>
@@ -19516,64 +19516,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basmadjian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olieksiak Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19641,64 +19641,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors for Innovation in Green IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19756,251 +19756,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient data transfers in large-scale distributed systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Reservation Infrastructure for Grids, Clouds and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ishfaq Ahmad and Sanjay Ranka. </w:t>
+              <w:t xml:space="preserve">Albert Y. Zomaya and Young-Choon Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Efficient Distributed Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.133-162, 2012, 978-0-470-90875-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118342015.ch5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732320v1</w:t>
+                <w:t xml:space="preserve">hal-00732315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Reservation Infrastructure for Grids, Clouds and Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy-efficient data transfers in large-scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Albert Y. Zomaya and Young-Choon Lee. </w:t>
+              <w:t xml:space="preserve">Ishfaq Ahmad and Sanjay Ranka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Efficient Distributed Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Chapman &amp; Hall/CRC Press, pp.965-982, 2012, Computer &amp; Information Science Series, 978-1-43985-040-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781118342015.ch5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00732315v1</w:t>
+                <w:t xml:space="preserve">hal-00732320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Aware Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20034,130 +20034,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00517188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20186,579 +20186,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009741v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good practices in digital service ecodesign for software developers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.1-19</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977001v1</w:t>
+                <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Internal Power Consumption of Computing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Good practices in digital service ecodesign for software developers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748008v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Networking for Exascale Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Monitoring Internal Power Consumption of Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748007v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Energy Consumption in clouds: the CompatibleOne experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Green Networking for Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of projects involving AI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20768,1089 +20886,1089 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria and multi-stage environmental study of Pl@ntnet service for the year 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago da Silva Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Lyon. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de document de cadrage Évaluation environnementale de projets impliquant des méthodes d'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EcoInfo. 2022, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences, Environnements et Sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inria. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact spatial et énergétique des data centers sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2019, pp.1-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A year in the life of a large scale experimental distributed system: the Grid'5000 platform in 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7481, INRIA. 2010, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSL-Lab: a Platform to Experiment on Domestic Broadband Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Iniesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7024, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A year in the life of a large-scale experimental distributed system: usage of the Grid'5000 platform in 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6965, INRIA. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00400684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">Fairness Issues When Transferring Large Volumes of Data on High Speed Networks With Router-Assisted Transport Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRIA. 2007, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6386, LIP RR-2007-46, INRIA, LIP. 2007, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00195634v2</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00195675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness Issues When Transferring Large Volumes of Data on High Speed Networks With Router-Assisted Transport Protocols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
+                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6386, LIP RR-2007-46, INRIA, LIP. 2007, pp.16</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRIA. 2007, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00195675v2</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00195634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XCP-i : eXplicit Control Protocol for heterogeneous inter-networking of high-speed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21862,87 +21980,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-5946, LIP RR-2006-24, INRIA, LIP. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00083955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Mechanism for Transmission Notification on SMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21954,51 +22072,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RT-0295, INRIA. 2004, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22008,105 +22126,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la flexibilité et à l'efficacité énergétique des systèmes distribués à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Ecole normale supérieure de lyon - ENS LYON, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00925154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId490"/>
+      <w:footerReference w:type="default" r:id="rId493"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22253,51 +22371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@inria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725984" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Rzepka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bory&#322;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Laso&#324;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483914v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hadjur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571288v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1094-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4049" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutherin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Neira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafael" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2012.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG54XVFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685240v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Loyola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astorga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6094010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM87BRSB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793644v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2009.128" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XRNVXDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05345559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tofaily" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04386964v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386275" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346102v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317788v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091575v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW59300.2023.00129" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Betencourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410992.3411010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodrigo de Souza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305472v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103942v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Gibert Renart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00060" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671728v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319253" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875936v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289176v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya K. Bhattacharya" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Gadireddy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rossigneux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805326v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parry" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196908v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.121" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayhan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanonakis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lannoo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lee" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766056v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teferi Assefa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766222v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpentier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.127" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795204v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.135" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Clayman" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann de Meer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795147v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748069v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804470v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795224v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Astorga" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhaman Cheniour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-539-6-105" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795269v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paler Alexandru" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hazmi Yahya" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_39" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q79XVLMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Torres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795275v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360702" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689564v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Maga&#241;a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_12" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZZ0Z4Q0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403728v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110262v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001086v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684855v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.2005.1452184" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288688v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008615v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Laage" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolas" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588604v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04586653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250030v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925576v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396528-8.00004-3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677262v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250013v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731165v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795197v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448455v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago da Silva Barros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pegon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195634v2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195675v2" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083955v2" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069885v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemoine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925154v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@inria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Rzepka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bory&#322;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Laso&#324;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483914v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hadjur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1094-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutherin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Neira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafael" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2012.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG54XVFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Loyola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astorga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6094010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM87BRSB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2009.128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XRNVXDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05345559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tofaily" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04386964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386275" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346102v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW59300.2023.00129" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Betencourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410992.3411010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodrigo de Souza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Gibert Renart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319253" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289176v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya K. Bhattacharya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Gadireddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rossigneux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.121" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018238v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayhan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanonakis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lannoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.127" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teferi Assefa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748069v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795204v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.135" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690904v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Clayman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann de Meer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795269v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paler Alexandru" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hazmi Yahya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_39" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q79XVLMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795224v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Astorga" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhaman Cheniour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-539-6-105" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Torres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795275v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360702" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403728v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689564v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Maga&#241;a" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZZ0Z4Q0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001086v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110262v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684855v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.2005.1452184" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288688v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008615v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Laage" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588604v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04586653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250030v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925576v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396528-8.00004-3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677262v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250013v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731165v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795197v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448455v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago da Silva Barros" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pegon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195675v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195634v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083955v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069885v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemoine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>