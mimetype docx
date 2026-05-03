--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -628,662 +628,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
+                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+                <w:t xml:space="preserve">Jacques Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Dassas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 29, pp.2</w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402624v1</w:t>
+                <w:t xml:space="preserve">hal-04486682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux de l'IA : quels réels bénéfices ?</w:t>
+                <w:t xml:space="preserve">Bonnes pratiques en écoconception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefevre</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Combaz</w:t>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection numérique de l’AMUE, Agence de mutualisation des universités et établissements d'enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.42-43</w:t>
+              <w:t xml:space="preserve">, 2023, 29, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486682v1</w:t>
+                <w:t xml:space="preserve">hal-04402624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Toward an intelligent and efficient beehive: A survey of precision beekeeping systems and services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889053v1</w:t>
+                <w:t xml:space="preserve">hal-03483914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDN-based fog and cloud interplay for stream processing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Artur Lasoń</w:t>
+                <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559874v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an intelligent and efficient beehive: A survey of precision beekeeping systems and services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SDN-based fog and cloud interplay for stream processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Rzepka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Boryło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+                <w:t xml:space="preserve">Marcos Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Artur Lasoń</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 131, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2022.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483914v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écoconception d'un service numérique : des actions pour réduire l'impact environnemental du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4687,320 +4687,350 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (111)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intel RAPL - Ses impacts sur l’infrastructure et son utilisation comme levier énergétique</w:t>
+                <w:t xml:space="preserve">Untangling GPU Power Consumption: Job-Level Inference in Cloud Shared Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stavis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Coti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenDays 2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Apr 2026, Edinbourg, Ecosse, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3767295.3769333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548910v1</w:t>
+                <w:t xml:space="preserve">hal-05291033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling GPU Power Consumption: Job-Level Inference in Cloud Shared Settings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSYS 2026 - European Conference on Computer Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291033v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing leverages in Cloud for footprint reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,3880 +5067,3876 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPEM-BM: Portable Power Estimation Methodology for Bare Metal Servers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+                <w:t xml:space="preserve">CPU Frequency Aware Power Modeling for IoT Edge Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Tofaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS 2025 - 31st IEEE International Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Hefei, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">MASCOT2025: 33rd International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365793v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU Frequency Aware Power Modeling for IoT Edge Nodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+                <w:t xml:space="preserve">Beaucoup de verrous, peu de leviers ! Sobriété numérique : le cas est grave mais pas désespéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT2025: 33rd International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345559v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA générative sobre : un oxymore ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+                <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystam</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Macau SAR, China. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893830v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaucoup de verrous, peu de leviers ! Sobriété numérique : le cas est grave mais pas désespéré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IA générative sobre : un oxymore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Berthoud</w:t>
+                <w:t xml:space="preserve">Didier Mallarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Olivi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Denis Trystam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04893986v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring RAPL as a Power Capping Leverage for Power-Constrained Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">A Methodology and a Toolbox to Explore Dataset related to the Environmental Impact of HTTP Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2024 - 24th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData) - 3rd International Workshop on Big Data Analytics for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Sorrento (Naples), Italy. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742418v1</w:t>
+                <w:t xml:space="preserve">hal-04386964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology and a Toolbox to Explore Dataset related to the Environmental Impact of HTTP Requests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Jay</w:t>
+                <w:t xml:space="preserve">S-ORCA : A social-based consolidation approach to reduce Cloud infrastructures energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Big Data (BigData) - 3rd International Workshop on Big Data Analytics for Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Conference on Cloud Computing Technology and Science - Cloudcom 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khalifa University, Dec 2024, Abu Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BigData59044.2023.10386275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04386964v1</w:t>
+                <w:t xml:space="preserve">hal-04797304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-ORCA : A social-based consolidation approach to reduce Cloud infrastructures energy consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Lambert</w:t>
+                <w:t xml:space="preserve">PowerHeat: A non-intrusive approach for estimating the power consumption of bare metal water-cooled servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Conference on Cloud Computing Technology and Science - Cloudcom 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khalifa University, Dec 2024, Abu Dhabi, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797304v1</w:t>
+                <w:t xml:space="preserve">hal-04662683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PowerHeat: A non-intrusive approach for estimating the power consumption of bare metal water-cooled servers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Fichel</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-efficient Selection of Embedded Services at the Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings) and IEEE Green Computing &amp; Communications (GreenCom) and IEEE Cyber, Physical &amp; Social Computing (CPSCom) and IEEE Smart Data (SmartData) and IEEE Congress on Cybermatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhagen, Denmark. pp.67-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662683v1</w:t>
+                <w:t xml:space="preserve">hal-04708697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-efficient Selection of Embedded Services at the Edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Estimating the environmental impact of Generative-AI services using an LCA-based methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conferences on Internet of Things (iThings)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP LCE 2024 - 31st Conference on Life Cycle Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Turin, Italy. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708697v1</w:t>
+                <w:t xml:space="preserve">hal-04346102v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the environmental impact of Generative-AI services using an LCA-based methodology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP LCE 2024 - 31st Conference on Life Cycle Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346102v2</w:t>
+                <w:t xml:space="preserve">hal-04030223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services Orchestration at the Edge and in the Cloud on Energy-Aware Precision Beekeeping Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hadjur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAISE 2023: 5th Workshop on Parallel AI and Systems for the Edge - co-conducted with IPDPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, St. Petersburg, FL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPDPSW59300.2023.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparison of software-based power meters: focus on CPU and GPU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
+                <w:t xml:space="preserve">Étude et modélisation des mécanismes de surallocation de mémoire pour la consolidation de machines virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2023 - 23rd IEEE/ACM international symposium on cluster, cloud and internet computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compas 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04030223v2</w:t>
+                <w:t xml:space="preserve">hal-04317788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des mécanismes de surallocation de mémoire pour la consolidation de machines virtuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Grivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Annecy, France</w:t>
+              <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317788v1</w:t>
+                <w:t xml:space="preserve">hal-03607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+                <w:t xml:space="preserve">Setting up an experimental framework for analysing an immersion cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Arrabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Betencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE SBAC-PAD 2022 : IEEE 34th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607468v1</w:t>
+                <w:t xml:space="preserve">hal-03839381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an experimental framework for analysing an immersion cooling system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SBAC-PAD 2022 : IEEE 34th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839381v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Towards a methodology for building dynamic urgent applications on continuum computing platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Parashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">CIW-IUS - International Workshop on Interactive Urgent Supercomputing Held in conjunction with SC2022: The International Conference on High Performance Computing, Networking, Storage and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807532v1</w:t>
+                <w:t xml:space="preserve">hal-03892286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a methodology for building dynamic urgent applications on continuum computing platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+                <w:t xml:space="preserve">Experimental Workflow for Energy and Temperature Profiling on HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manish Parashar</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIW-IUS - International Workshop on Interactive Urgent Supercomputing Held in conjunction with SC2022: The International Conference on High Performance Computing, Networking, Storage and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Athens, Greece. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892286v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Workflow for Energy and Temperature Profiling on HPC Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kameswar Rao Vaddina</w:t>
+                <w:t xml:space="preserve">Analysis of Energy Consumption in a Precision Beekeeping System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2021 - IEEE Symposium on Computers and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IoT '20 - 10th International Conference on the Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Malmö, Sweden. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3410992.3411010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCC53001.2021.9631413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03335184v1</w:t>
+                <w:t xml:space="preserve">hal-02973772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Energy Consumption in a Precision Beekeeping System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IoT '20 - 10th International Conference on the Internet of Things</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.191-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3410992.3411010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02973772v1</w:t>
+                <w:t xml:space="preserve">hal-02924028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the energy consumption of CUDA kernels using SimGrid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Monte-Carlo Tree Search and Reinforcement Learning for Reconfiguring Data Stream Processing on Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - 32nd IEEE International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.191-198</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2019 - International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Campo Grande, Brazil. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924028v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo Tree Search and Reinforcement Learning for Reconfiguring Data Stream Processing on Edge Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Multi-Objective Reinforcement Learning for Reconfiguring Data Stream Analytics on Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Rodrigo de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio C. S. dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2019 - International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3337821.3337894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305472v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Objective Reinforcement Learning for Reconfiguring Data Stream Analytics on Edge Computing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Distributed Operator Placement for IoT Data Analytics Across Edge and Cloud Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Gibert Renart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Rodrigo de Souza</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2019 - 48th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCGrid 2019 - 19th Annual IEEE/ACM International Symposium in Cluster, Cloud, and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Larnaca, Cyprus. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3337821.3337894⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140844v1</w:t>
+                <w:t xml:space="preserve">hal-02103942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Operator Placement for IoT Data Analytics Across Edge and Cloud Resources</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGrid 2019 - 19th Annual IEEE/ACM International Symposium in Cluster, Cloud, and Grid Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2019.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02103942v1</w:t>
+                <w:t xml:space="preserve">hal-04807171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul haute performance et efficacité énergétique : focus sur OpenFOAM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Pierre André Moreau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2019, Dijon, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807171v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic analysis of GPU power consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latency-Aware Placement of Data Stream Analytics on Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dorra Boughzala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS2019 : Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Anglet, France</w:t>
+              <w:t xml:space="preserve">Service-Oriented Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hangzhou, Zhejiang, China. pp.215-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091328v1</w:t>
+                <w:t xml:space="preserve">hal-01875936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency-Aware Placement of Data Stream Analytics on Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Coullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service-Oriented Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875936v1</w:t>
+                <w:t xml:space="preserve">hal-01922301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Energy Efficient HPC Programming: A Case Study</w:t>
+                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Pérez</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA 2018 : 16th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guangzhou, China. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2018.00145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01922301v1</w:t>
+                <w:t xml:space="preserve">hal-01927829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Table of Energy and Power Leverages</w:t>
+                <w:t xml:space="preserve">Thermal aware scheduling on distributed computing water heaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICA3PP 2018 - 18th International Conference on Algorithms and Architectures for Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCNC 2018 - IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927829v1</w:t>
+                <w:t xml:space="preserve">hal-01671728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal aware scheduling on distributed computing water heaters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Comment estimer la consommation énergétique de processus avec seulement un wattmètre (et un solveur) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2018 - IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ComPAS 2017 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01671728v1</w:t>
+                <w:t xml:space="preserve">hal-01677688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment estimer la consommation énergétique de processus avec seulement un wattmètre (et un solveur) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lorentz</w:t>
+                <w:t xml:space="preserve">Performance and Energy Analysis of OpenMP Runtime Systems with Dense Linear Algebra Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João V.F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fedak</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ComPAS 2017 - Conférence d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SBAC-PAD 2017 - International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Campinas, Brazil. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW.2017.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677688v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and Energy Analysis of OpenMP Runtime Systems with Dense Linear Algebra Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+                <w:t xml:space="preserve">Assessing the Impact of Network Bandwidth and Operator Placement on Data Stream Processing for Edge Computing Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2017 - International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Antibes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PADW.2017.10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01666343v1</w:t>
+                <w:t xml:space="preserve">hal-01574448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Impact of Network Bandwidth and Operator Placement on Data Stream Processing for Edge Computing Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS'2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santiago de Compostela, Spain. pp.134 - 146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574448v1</w:t>
+                <w:t xml:space="preserve">hal-01589555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shutdown Policies with Power Capping for Large Scale Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">Towards Energy Budget Control in HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Glesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par: International European Conference on Parallel and Distributed Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.381-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMST.2016.2545109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589555v1</w:t>
+                <w:t xml:space="preserve">hal-01533417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Toolbox for Studying Energy Consumption in Wired Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betsegaw Lemma Amersho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Quinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriana Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNSM: International Conference on Network and Service Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Budget Control in HPC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Glesser</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of SDN-Induced Frequent Route Changes on TCP Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.381-390</w:t>
+              <w:t xml:space="preserve">CNSM2017 : 13th International Conference on Network and Service Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533417v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of SDN-Induced Frequent Route Changes on TCP Flows</w:t>
+                <w:t xml:space="preserve">Responsive Algorithms for Handling Load Surges and Switching Links On in Green Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Carpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
@@ -8941,573 +8967,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM2017 : 13th International Conference on Network and Service Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - IEEE ICC'16 - Green Communications Systems and Networks Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632677v1</w:t>
+                <w:t xml:space="preserve">hal-01266279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive Algorithms for Handling Load Surges and Switching Links On in Green Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - IEEE ICC'16 - Green Communications Systems and Networks Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266279v1</w:t>
+                <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Parallel Differential Evolution approach for Cloud workflow placements under simultaneous optimization of multiple objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arya K. Bhattacharya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karunakar Gadireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congress on Evolutionary Computation (IEEE CEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396947v1</w:t>
+                <w:t xml:space="preserve">hal-01289176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Differential Evolution approach for Cloud workflow placements under simultaneous optimization of multiple objectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karunakar Gadireddy</w:t>
+                <w:t xml:space="preserve">Modelling technology transfer in Green IT with Multi Agent System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Evolutionary Computation (IEEE CEC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Leadership, Innovation and Entrepreneurship (ICLIE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dubai, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43434-6_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289176v2</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling technology transfer in Green IT with Multi Agent System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Herzog</w:t>
+                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Leadership, Innovation and Entrepreneurship (ICLIE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43434-6_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290038v1</w:t>
+                <w:t xml:space="preserve">hal-01355452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Aware Dynamic Provisioning for Heterogeneous Data Centers</w:t>
+                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
@@ -9538,830 +9573,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Taipei, Taiwan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2016.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355452v1</w:t>
+                <w:t xml:space="preserve">hal-01346600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Building Energy Proportional Data Centers with Heterogeneous Computing Resources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cluster Computing (CLUSTER 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLUSTER.2016.34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01346600v1</w:t>
+                <w:t xml:space="preserve">hal-01348554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Issam Raïs</w:t>
+                <w:t xml:space="preserve">On Designing SDN Services for Energy-Aware Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Optimization of Energy Efficient HPC &amp; Distributed Systems (OPTIM) in conjunction with HPCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Tridentcom2016 : 11th EAI International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348554v1</w:t>
+                <w:t xml:space="preserve">hal-01346596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing SDN Services for Energy-Aware Traffic Engineering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tridentcom2016 : 11th EAI International Conference on Testbeds and Research Infrastructures for the Development of Networks &amp; Communities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Principles and practice of multi-agent systems (PRIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Phuket, Thailand. pp.323-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44832-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346596v1</w:t>
+                <w:t xml:space="preserve">hal-01355687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Principles and practice of multi-agent systems (PRIMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-44832-9_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01355687v1</w:t>
+                <w:t xml:space="preserve">hal-01348555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">On the Impact of Advance Reservations for Energy-Aware Provisioning of Bare-Metal Cloud Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">CNSM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348555v1</w:t>
+                <w:t xml:space="preserve">hal-01382662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Advance Reservations for Energy-Aware Provisioning of Bare-Metal Cloud Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">Modélisation du transfert technologique par système multi-agent : illustration à l'informatique verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">24èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382662v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transfert technologique par système multi-agent : illustration à l'informatique verte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Herzog</w:t>
+                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Martin du Vivier, France. pp.223-232</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627061v1</w:t>
+                <w:t xml:space="preserve">hal-01199917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STREETE : Une ingénierie de trafic pour des réseaux de coeur énergétiquement efficaces</w:t>
               </w:r>
@@ -10579,5127 +10605,5097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralisation du concept &amp;quot;big.LITTLE&amp;quot; pour aller vers des infrastructures cloud énergétiquement proportionnelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Energy-Aware Server Provisioning by Introducing Middleware-Level Dynamic Green Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (Compas 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HPPAC'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Hyderabad, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199917v1</w:t>
+                <w:t xml:space="preserve">hal-01196908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Aware Server Provisioning by Introducing Middleware-Level Dynamic Green Scheduling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Numérique : 1. Environnement : 0. Avec EcoInfo, changeons nos pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPPAC'2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPSW.2015.121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196908v1</w:t>
+                <w:t xml:space="preserve">hal-04805326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique : 1. Environnement : 0. Avec EcoInfo, changeons nos pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Parry</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805326v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Generalizing &amp;quot;Big Little&amp;quot; for Energy Proportional HPC and Cloud Infrastructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+                <w:t xml:space="preserve">Gestion adaptative de l'énergie pour les infrastructures de type grappe ou nuage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek-Thomert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Big Data and Cloud Computing (BdCloud 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS'2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BDCloud.2014.99⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01075819v1</w:t>
+                <w:t xml:space="preserve">hal-01018238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion adaptative de l'énergie pour les infrastructures de type grappe ou nuage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">A Generic and Extensible Framework for Monitoring Energy Consumption of OpenStack Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rossigneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d'informatique en Parallélisme, Architecture et Système (ComPAS'2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">The 4th IEEE International Conference on Sustainable Computing and Communications (Sustaincom 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018238v1</w:t>
+                <w:t xml:space="preserve">hal-01094387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic and Extensible Framework for Monitoring Energy Consumption of OpenStack Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+                <w:t xml:space="preserve">Segment Routing based Traffic Engineering for Energy Efficient Backbone Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th IEEE International Conference on Sustainable Computing and Communications (Sustaincom 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">ANTS2014 : IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094387v1</w:t>
+                <w:t xml:space="preserve">hal-01094359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segment Routing based Traffic Engineering for Energy Efficient Backbone Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Florin Cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTS2014 : IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, New Delhi, India</w:t>
+              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094359v1</w:t>
+                <w:t xml:space="preserve">hal-01088944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the energy consumption of data transfers in Clouds: the Ecofen approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Solving some Mysteries in Power Monitoring of Servers: Take Care of your Wattmeters!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Francisco Dolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudNet: IEEE International Conference on Cloud Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EE-LSDS 2013 - Energy Efficiency in Large Scale Distributed Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.3-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088944v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving some Mysteries in Power Monitoring of Servers: Take Care of your Wattmeters!</w:t>
+                <w:t xml:space="preserve">SESAMES: a Smart-Grid Based Framework for Consuming Less and Better in Extreme-Scale Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EE-LSDS 2013 - Energy Efficiency in Large Scale Distributed Systems conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_1⟩</w:t>
+              <w:t xml:space="preserve">GreenCom - 4th IEEE International Conference on Green Computing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Pékin, China. pp.187-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00806504v1</w:t>
+                <w:t xml:space="preserve">hal-00870619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Cluster is not Power Homogeneous: Take Care when Designing Green Schedulers!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGCC - 4th IEEE International Green Computing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2013, Beijing, China. pp.118-- 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGCC.2013.6604506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870637v1</w:t>
+                <w:t xml:space="preserve">hal-00925299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SESAMES: a Smart-Grid Based Framework for Consuming Less and Better in Extreme-Scale Infrastructures</w:t>
+                <w:t xml:space="preserve">Your Cluster is not Power Homogeneous: Take Care when Designing Green Schedulers!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom - 4th IEEE International Conference on Green Computing and Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGCC - 4th IEEE International Green Computing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Arlington, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGCC.2013.6604506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.52⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870619v1</w:t>
+                <w:t xml:space="preserve">hal-00870637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A User Friendly Phase Detection Methodology for HPC Systems' Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Energy Estimation for MPI Broadcasting Algorithms in Large Scale HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Green Computing and Communications (GreenCom 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroMPI - 20th European MPI Users' Group Meeting, Recent Advances in Message Passing Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Madrid, Spain. pp.111--116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2488551.2488565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-iThings-CPSCom.2013.43⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925299v1</w:t>
+                <w:t xml:space="preserve">hal-00870640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Estimation for MPI Broadcasting Algorithms in Large Scale HPC Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">A Three Step Blind Approach for Improving HPC Systems' Energy Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroMPI - 20th European MPI Users' Group Meeting, Recent Advances in Message Passing Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.168-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2488551.2488565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870640v1</w:t>
+                <w:t xml:space="preserve">hal-00925302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Three Step Blind Approach for Improving HPC Systems' Energy Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Towards an Energy Estimator for Fault Tolerance Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EE-LSDS 2013, Energy Efficiency in Large Scale Distributed Systems conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming (PPoPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Shenzhen, China. pp.313--314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2442516.2442561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40517-4_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00925302v1</w:t>
+                <w:t xml:space="preserve">hal-00806499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Energy Estimator for Fault Tolerance Protocols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Link Between Academia and Industry for Green IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM SIGPLAN Symposium on Principles and Practice of Parallel Programming (PPoPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The international conferences ICT for Sustainability - ICT4S 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Zürich, Switzerland. pp. 259-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2442516.2442561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00806499v1</w:t>
+                <w:t xml:space="preserve">hal-01143727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Between Academia and Industry for Green IT</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Energy Efficient Wireline Networks, An Update From GreenTouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolga Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kanonakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lannoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conferences ICT for Sustainability - ICT4S 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Zürich, Switzerland. pp. 259-264</w:t>
+              <w:t xml:space="preserve">OptoElectronics and Communications Conference (OECC) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143727v1</w:t>
+                <w:t xml:space="preserve">hal-00925191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Energy Efficient Wireline Networks, An Update From GreenTouch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ECOFIT: A Framework to Estimate Energy Consumption of Fault Tolerance protocols during HPC executions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OptoElectronics and Communications Conference (OECC) 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925191v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFIT: A Framework to Estimate Energy Consumption of Fault Tolerance protocols during HPC executions</w:t>
+                <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806500v1</w:t>
+                <w:t xml:space="preserve">hal-00748006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CompatibleOne: Designing an Energy Efficient Open Source Cloud Broker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CGC 2012 - 2nd International Conference on Cloud and Green Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiangtan, China. pp.199-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CGC.2012.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748006v1</w:t>
+                <w:t xml:space="preserve">hal-00766222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompatibleOne: Designing an Energy Efficient Open Source Cloud Broker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carpentier</w:t>
+                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGC 2012 - 2nd International Conference on Cloud and Green Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.25-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CGC.2012.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766222v1</w:t>
+                <w:t xml:space="preserve">hal-00690638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtualizing Home Gateways for Large Scale Energy Reduction in Wireline Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teferi Assefa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulugeta Libsie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGG 2012 - Electronic Goes Green</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Berlin, Germany. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00690638v1</w:t>
+                <w:t xml:space="preserve">hal-00766056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualizing Home Gateways for Large Scale Energy Reduction in Wireline Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mulugeta Libsie</w:t>
+                <w:t xml:space="preserve">Towards a novel Smart and Energy-Aware Service-Oriented Manager for Extreme-Scale applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGG 2012 - Electronic Goes Green</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Berlin, Germany. pp.1-7</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Power-Friendly Grid Computing (PFGC), co-located with the 3rd International Green Computing Conference (IGCC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766056v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel Smart and Energy-Aware Service-Oriented Manager for Extreme-Scale applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Power-Friendly Grid Computing (PFGC), co-located with the 3rd International Green Computing Conference (IGCC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748005v1</w:t>
+                <w:t xml:space="preserve">hal-00752883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00752883v1</w:t>
+                <w:t xml:space="preserve">hal-00793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
+                <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00793685v1</w:t>
+                <w:t xml:space="preserve">hal-00748070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Green IT for Innovation and Innovation for Green IT: The virtuous circle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E2DC - 1st International Workshop on Energy-Efficient Data Centres - 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Human Choice and Computers (HCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands. pp.79-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33332-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748070v1</w:t>
+                <w:t xml:space="preserve">hal-00766806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green IT for Innovation and Innovation for Green IT: The virtuous circle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Human Choice and Computers (HCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Busan, South Korea. pp.250-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2011.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33332-3_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766806v1</w:t>
+                <w:t xml:space="preserve">ensl-00618595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des machines exaflopiques vertes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+                <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Hlavacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Treutner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renpar 20 : Rencontres francophones du Parallélisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Sydney, Australia. pp.605 - 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00767653v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00629427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Framework for Networks of Large-Scale Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">DTN based Management Framework for Green On/Off Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Parallel and Distributed Processing with Applications (ISPA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESCOM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Palmyre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00618595v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy consumption side-channel attack at Virtual Machines in a Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Treutner</w:t>
+                <w:t xml:space="preserve">On Applying DTNs to a Delay Constrained Scenario in Wired Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cloud and Green Computing (CGC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2011 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629427v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTN based Management Framework for Green On/Off Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+                <w:t xml:space="preserve">Consommation énergétique des datacentres : quand la politique Européenne s’en mêle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESCOM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, La Palmyre, France</w:t>
+              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795147v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Applying DTNs to a Delay Constrained Scenario in Wired Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+                <w:t xml:space="preserve">Vers des machines exaflopiques vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Renpar 20 : Rencontres francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748069v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation énergétique des datacentres : quand la politique Européenne s’en mêle.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring Energy Consumption in Clouds: The CompatibleOne Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2011 IEEE Ninth International Conference on Dependable, Autonomic and Secure Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Washington, DC, USA, United States. pp.794--795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2011.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804470v1</w:t>
+                <w:t xml:space="preserve">hal-00795204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Energy Consumption in Clouds: The CompatibleOne Experience</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards In-Network Clouds in Future Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Clayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann de Meer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 IEEE Ninth International Conference on Dependable, Autonomic and Secure Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FUTURE INTERNET ASSEMBLY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Budapest, Hungary. pp.19-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-20898-0_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2011.135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795204v1</w:t>
+                <w:t xml:space="preserve">hal-00690904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards In-Network Clouds in Future Internet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stuart Clayman</w:t>
+                <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FUTURE INTERNET ASSEMBLY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Houston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-20898-0_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00690904v1</w:t>
+                <w:t xml:space="preserve">ensl-00629425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency of Centralized and Decentralized Management for Reservation-Based Networks</w:t>
+                <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2011.6134020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629425v1</w:t>
+                <w:t xml:space="preserve">ensl-00629423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Overlay for Data Transfers in Private Networks</w:t>
+                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Networks (ICON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICON.2011.6168523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00629423v1</w:t>
+                <w:t xml:space="preserve">ensl-00618599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECOFEN: an End-to-end energy Cost mOdel and simulator For Evaluating power consumption in large-scale Networks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Future Internet Management Platforms for Network Virtualisation and Service Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Galis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Clayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paler Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al-Hazmi Yahya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainet: International Workshop on Sustainable Internet and Internet for Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ServiceWave 2010 - Third European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Ghent, Belgium. pp.235-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-17694-4_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00618599v1</w:t>
+                <w:t xml:space="preserve">hal-00795269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Hangzhou, China. pp.61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00517185v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00579429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Internet Management Platforms for Network Virtualisation and Service Clouds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Al-Hazmi Yahya</w:t>
+                <w:t xml:space="preserve">Multi-Facet Approach to Reduce Energy Consumption in Clouds and Grids: The GREEN-NET Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiannis Georgiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ServiceWave 2010 - Third European Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-17694-4_39⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Energy-Efficient Computing and Networking (e-Energy)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Passau, Germany. pp.95-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1791314.1791329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00795269v1</w:t>
+                <w:t xml:space="preserve">ensl-00517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of Power Consumption Logs from a Monitored Grid Site</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manageability of Future Internet Virtual Networks from a Practical Viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rubio-Loyola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Astorga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Serrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderhaman Cheniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Conference on Green Computing and Communications (GreenCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FIA 2010 - Future Internet Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.105-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-539-6-105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom-CPSCom.2010.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00579429v1</w:t>
+                <w:t xml:space="preserve">hal-00795224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manageability of Future Internet Virtual Networks from a Practical Viewpoint</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy-aware, power-aware, and Green Computing for large distributed systems and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giroire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Torres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIA 2010 - Future Internet Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2010 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-539-6-105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795224v1</w:t>
+                <w:t xml:space="preserve">hal-00794907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-aware, power-aware, and Green Computing for large distributed systems and applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guinand</w:t>
+                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordi Torres</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Chicago, United States. pp.335 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00794907v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00527642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Iniesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00527642v1</w:t>
+                <w:t xml:space="preserve">inria-00502888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.228 - 237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00502888v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00484321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économies d'énergie dans les systèmes distribués à grande échelle : l'approche EARI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15728,1283 +15724,1192 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Informatique et Réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Belfort, France. pp.79-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00474729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel Computing (ParCo)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.1 - 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-530-3-228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00484321v1</w:t>
+                <w:t xml:space="preserve">ensl-00474732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GREEN-NET framework: Energy efficiency in large scale distributed systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georgiou Yiannis</w:t>
+                <w:t xml:space="preserve">Evaluating Session-Aware Admission-Control Strategies to Improve the Profitability of Service Providers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Power Aware Computing Workshop (HPPAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 3rd IEEE Workshop on Enabling the Future Service-Oriented Internet: Towards Socially-Aware Networks - IEEE GLOBECOM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Honolulu, USA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160975⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474732v1</w:t>
+                <w:t xml:space="preserve">hal-00795275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Session-Aware Admission-Control Strategies to Improve the Profitability of Service Providers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Barbaron</w:t>
+                <w:t xml:space="preserve">Chasing Gaps between Bursts : Towards Energy Efficient Large Scale Experimental Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IEEE Workshop on Enabling the Future Service-Oriented Internet: Towards Socially-Aware Networks - IEEE GLOBECOM 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Dunedin, New Zealand. pp.381 - 389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOMW.2009.5360702⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00795275v1</w:t>
+                <w:t xml:space="preserve">ensl-00469221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing Gaps between Bursts : Towards Energy Efficient Large Scale Experimental Grids</w:t>
+                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Parallel and Distributed Computing, Applications and Technologies (PDCAT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Melbourne, Australia. pp.171 - 178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PDCAT.2008.80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00469221v1</w:t>
+                <w:t xml:space="preserve">ensl-00474726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Save Watts in your Grid: Green Strategies for Energy-Aware Framework in Large Scale Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Approche géométrique pour l'analyse et la commande des systèmes de dimension infinie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Couenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie dos Santos Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Parallel and Distributed Systems (ICPADS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence internationale francophone d'automatique (CIFA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2008.97⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00474726v1</w:t>
+                <w:t xml:space="preserve">hal-02025513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géométrique pour l'analyse et la commande des systèmes de dimension infinie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Maschke</w:t>
+                <w:t xml:space="preserve">SARA: A Session Aware Infrastructure for High Performance Next Generation Cluster-based Servers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Ayari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Barbaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone d'automatique (CIFA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">ATNAC 2007 : Australasian Telecommunication Networks and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025513v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARA: A Session Aware Infrastructure for High Performance Next Generation Cluster-based Servers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Primet</w:t>
+                <w:t xml:space="preserve">Autonomic management architecture for flexible Grid services deployment based on policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Magaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Serrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATNAC 2007 : Australasian Telecommunication Networks and Applications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARCS 2007 : Architecture of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Zurich, Switzerland. pp.157-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71270-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403728v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomic management architecture for flexible Grid services deployment based on policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the flexibility of Active Grids through Web Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joan Serrat</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARCS 2007 : Architecture of Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Australasian Symposium on Grid Computing and e-Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Hobart,, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00689564v1</w:t>
+                <w:t xml:space="preserve">inria-00001086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the flexibility of Active Grids through Web Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Roe</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Australasian Symposium on Grid Computing and e-Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Hobart,, Australia</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Hamoun, Oct 2006, Tozeur/Tunisia, Tunisie. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001086v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00110262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavy and lightweight dynamic network services : challenges and experiments for designing intelligent solutions in evolvable next generation networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Autonomic Communication for Evolvable Next Generation Networks - The 7th International Symposium on Autonomous Decentralized Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Chengdu, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISADS.2005.1452184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00110262v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy and lightweight dynamic network services : challenges and experiments for designing intelligent solutions in evolvable next generation networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Performance Distributed Objects for Cluster Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IEEE International Workshop on Cluster Computing (IWCC'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Melbourne, Australia. pp.229-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17014,280 +16919,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Egreteau-Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2025 - 11th International Conference on ICT for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des serveurs aux services, évaluer l'empreinte environnementale d'un système d'information et de l'ensemble de ses services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Laage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Days 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting virtual machine consolidation to save resources and energy in heterogeneous production cloud infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17346,87 +17251,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2025 - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. pp.1-1, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placing leverages on Clouds for footprint reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17441,73 +17346,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dublin, Ireland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the involvement of users for reducing energy consumption of datacenters in a Cloud company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17549,73 +17454,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2024 - ICT for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a multi-criteria evaluation of the environmental footprint of generative ai services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17657,293 +17562,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison expérimentale de logiciels de mesure d'énergie : côté GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compas 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnes pratiques en éco-conception de service numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Vivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Marseille, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une comparaison expérimentale de wattmètres logiciels : focus sur le CPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Ostapenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17985,277 +17890,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT is part of climate change ! Can we reduce its impact and apply good practices and tools to other society domains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Our Common Future Under Climate Change" International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faites-vous de vos déchets électroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Academia and Industry for a Green (IT) Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18270,51 +18175,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT for Sustainability (ICT4S 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18324,124 +18229,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faites vous de vos e-déchets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2013 : 10 èmes journées Réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18451,210 +18356,210 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to special issue on sustainable computing for ultrascale computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefèvre, Laurent and Pierson, Jean-Marc. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17 (Special issue), pp.25-26, 2018, Sustainable Computing: Informatics and Systems, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.suscom.2018.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on Technology and Practices for Improving the Energy Efficiency of Data Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 87, pp.89-124, 2012, Chapter of "Green and sustainable computing" in Advances in Computers, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-396528-8.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18664,51 +18569,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écologique du BigData</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18724,207 +18629,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Big Data à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Data Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Basmadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Basmadjian</w:t>
+                <w:t xml:space="preserve">Pascal Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">László Gyarmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzmitry Kliazovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.159-196, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118981122.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing Green Services in HPC Data Centers: A Methodology based on Energy Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18970,722 +18875,722 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khan, Samee U. and Zomaya, Albert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Data Centers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015, 978-1-4939-2091-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique et transformation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles solutions pour le changement climatique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency and high-performance computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-scale Distributed Systems and Energy efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2015, 978-1-118-86463-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118981122.ch7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the footprint of the digital infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing solutions for climate change ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoires, 2015, 978-2-35113-239-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Wired Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gazo Cervero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Gazo Cervero</w:t>
+                <w:t xml:space="preserve">Michele Chincoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Chincoli</w:t>
+                <w:t xml:space="preserve">Lars Dittmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Large-Scale Distributed Systems and Energy Efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.41-80, 2015, 9781118864630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118981122.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy aware approach for HPC systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basmadjian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olieksiak Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Jeannot; Julius Zilinskas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Performance Computing on Complex Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-IEEE Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-363, 2014, 978-1118712054. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-IEEE Press</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118711897.ch18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors for Innovation in Green IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19694,105 +19599,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hilty, Lorenz; Aebischer, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT Innovations for Sustainability: Results of the ICT4S conference held February 14-16, 2013 in ETH Zurich, Switzerland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 310, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-67, 2013, Advances in Intelligent Systems and Computing ; ISSN: 2194-5357, 978-3-319-09228-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09228-7_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Efficient Reservation Infrastructure for Grids, Clouds and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19802,92 +19707,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Albert Y. Zomaya and Young-Choon Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Efficient Distributed Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.133-162, 2012, 978-0-470-90875-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118342015.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient data transfers in large-scale distributed systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19907,73 +19812,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ishfaq Ahmad and Sanjay Ranka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Energy-Aware and Green Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Chapman &amp; Hall/CRC Press, pp.965-982, 2012, Computer &amp; Information Science Series, 978-1-43985-040-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Aware Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20006,51 +19911,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massimo Cafaro and Giovanni Aloisio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grids, Clouds and Virtualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.143-166, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00517188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20060,405 +19965,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karin Dassas</w:t>
+                <w:t xml:space="preserve">Intel RAPL - Ses impacts sur l’infrastructure et son utilisation comme levier énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stavis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2026, pp.1-19</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009741v6</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Je code : les bonnes pratiques en éco-conception de service numérique à destination des développeurs de logiciels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2026, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568070v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009741v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good practices in digital service ecodesign for software developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Dassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Internal Power Consumption of Computing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20467,200 +20342,200 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Energy Consumption in clouds: the CompatibleOne experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Networking for Exascale Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20682,51 +20557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20736,1239 +20611,1361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of projects involving AI methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-criteria and multi-stage environmental study of Pl@ntnet service for the year 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago da Silva Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Pegon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inria Lyon. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Estimer l'impact carbone des activités numériques d'une unité de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Dassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guennebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
+              <w:t xml:space="preserve">CNRS (EcoInfo). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04960328v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de document de cadrage Évaluation environnementale de projets impliquant des méthodes d'IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quiz sur les impacts environnementaux du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Frenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EcoInfo. 2022, pp.1-8</w:t>
+              <w:t xml:space="preserve">EcoInfo. 2025, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853135v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960328v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences, Environnements et Sociétés</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition de document de cadrage Évaluation environnementale de projets impliquant des méthodes d'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bugeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] Inria. 2019</w:t>
+              <w:t xml:space="preserve">EcoInfo. 2022, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340948v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact spatial et énergétique des data centers sur les territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fanny Lopez</w:t>
+                <w:t xml:space="preserve">Sciences, Environnements et Sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2019, pp.1-141</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Inria. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02133607v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A year in the life of a large scale experimental distributed system: the Grid'5000 platform in 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">L'impact spatial et énergétique des data centers sur les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7481, INRIA. 2010, pp.33</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME, Direction Villes et territoires durables. 2019, pp.1-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00544992v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSL-Lab: a Platform to Experiment on Domestic Broadband Internet</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7024, INRIA. 2009</w:t>
+                <w:t xml:space="preserve">A year in the life of a large scale experimental distributed system: the Grid'5000 platform in 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7481, INRIA. 2010, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00424936v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00544992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A year in the life of a large-scale experimental distributed system: usage of the Grid'5000 platform in 2007</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6965, INRIA. 2009, pp.35</w:t>
+                <w:t xml:space="preserve">DSL-Lab: a Platform to Experiment on Domestic Broadband Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fedak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Iniesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7024, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00400684v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00424936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness Issues When Transferring Large Volumes of Data on High Speed Networks With Router-Assisted Transport Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+                <w:t xml:space="preserve">A year in the life of a large-scale experimental distributed system: usage of the Grid'5000 platform in 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6386, LIP RR-2007-46, INRIA, LIP. 2007, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6965, INRIA. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00195675v2</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00400684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
+                <w:t xml:space="preserve">Fairness Issues When Transferring Large Volumes of Data on High Speed Networks With Router-Assisted Transport Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRIA. 2007, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6386, LIP RR-2007-46, INRIA, LIP. 2007, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00195634v2</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00195675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">XCP-i : &amp;quot;eXplicit Control Protocol&amp;quot; pour l'interconnexion de réseaux haut-débit hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong-Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRIA. 2007, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00195634v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">XCP-i : eXplicit Control Protocol for heterogeneous inter-networking of high-speed networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Martín Lopez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong-Duc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22371,51 +22368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@inria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559874v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Rzepka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bory&#322;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Laso&#324;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483914v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hadjur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106604" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1094-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutherin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Neira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafael" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2012.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG54XVFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Loyola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astorga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6094010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM87BRSB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2009.128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XRNVXDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05345559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tofaily" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04386964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386275" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708697v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346102v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091575v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW59300.2023.00129" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317788v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Betencourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892286v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410992.3411010" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305472v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140844v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodrigo de Souza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337894" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103942v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Gibert Renart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00060" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319253" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289176v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya K. Bhattacharya" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Gadireddy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382662v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rossigneux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.121" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805326v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018238v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094387v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetter" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayhan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanonakis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lannoo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lee" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpentier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.127" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766056v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teferi Assefa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748069v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804470v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795204v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.135" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690904v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Clayman" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann de Meer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795269v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paler Alexandru" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hazmi Yahya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_39" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q79XVLMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795224v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Astorga" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhaman Cheniour" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-539-6-105" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Torres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795275v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360702" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403728v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689564v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Maga&#241;a" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_12" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZZ0Z4Q0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001086v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roe" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110262v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684855v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.2005.1452184" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288688v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008615v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Laage" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588604v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04586653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250030v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925576v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766841v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396528-8.00004-3" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677262v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250013v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731165v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795197v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448455v2" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago da Silva Barros" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pegon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195675v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195634v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083955v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069885v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemoine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@inria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483914v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hadjur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Rzepka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bory&#322;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Laso&#324;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.01.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1094-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutherin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Neira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafael" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2012.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG54XVFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Loyola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astorga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6094010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM87BRSB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2009.128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XRNVXDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05345559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tofaily" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04386964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386275" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346102v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW59300.2023.00129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Betencourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410992.3411010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodrigo de Souza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337894" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Gibert Renart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319253" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289176v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya K. Bhattacharya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Gadireddy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rossigneux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.121" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayhan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanonakis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lannoo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.127" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teferi Assefa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795147v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.135" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Clayman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann de Meer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795269v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paler Alexandru" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hazmi Yahya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_39" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q79XVLMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795224v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Astorga" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhaman Cheniour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-539-6-105" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Torres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360702" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403728v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Maga&#241;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZZ0Z4Q0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001086v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110262v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684855v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.2005.1452184" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288688v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008615v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Laage" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04586653v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925576v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766841v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396528-8.00004-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677262v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731165v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448455v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago da Silva Barros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pegon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195675v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195634v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083955v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069885v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemoine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>