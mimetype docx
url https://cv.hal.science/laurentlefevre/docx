--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -878,213 +878,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an intelligent and efficient beehive: A survey of precision beekeeping systems and services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doreid Ammar</w:t>
+                <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483914v2</w:t>
+                <w:t xml:space="preserve">hal-03889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vrai coût énergétique du numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+                <w:t xml:space="preserve">Toward an intelligent and efficient beehive: A survey of precision beekeeping systems and services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hadjur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2021.106604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889053v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483914v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDN-based fog and cloud interplay for stream processing</w:t>
               </w:r>
@@ -2887,282 +2887,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la consommation électrique des centres de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Berthoud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.232-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342013495304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925171v1</w:t>
+                <w:t xml:space="preserve">hal-00925313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency in HPC with and without knowledge of applications and services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Réduire la consommation électrique des centres de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boutherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romaric David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.33-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925313v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Energy Management for Greener Supercomputing</w:t>
               </w:r>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rafael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (4), pp.524-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5863,64 +5863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Reinforcement Learning for Energy-efficient Selection of Embedded Services at the Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hadjur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6209,77 +6209,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services Orchestration at the Edge and in the Cloud on Energy-Aware Precision Beekeeping Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hadjur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAISE 2023: 5th Workshop on Parallel AI and Systems for the Edge - co-conducted with IPDPS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, St. Petersburg, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6415,230 +6415,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourgès</w:t>
+                <w:t xml:space="preserve">Setting up an experimental framework for analysing an immersion cooling system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Arrabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Betencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">IEEE SBAC-PAD 2022 : IEEE 34th International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607468v1</w:t>
+                <w:t xml:space="preserve">hal-03839381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting up an experimental framework for analysing an immersion cooling system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Caron</w:t>
+                <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SBAC-PAD 2022 : IEEE 34th International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JRES 2022 - Journées Réseau de l’Enseignement et de la Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RENATER, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839381v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des langages de programmation sur la performance énergétique des applications de calcul scientifique : un challenge ?</w:t>
               </w:r>
@@ -6650,51 +6650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6931,64 +6931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Energy Consumption in a Precision Beekeeping System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hadjur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7156,51 +7156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre da Silva Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBAC-PAD 2019 - International Symposium on Computer Architecture and High Performance Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Campo Grande, Brazil. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8892,278 +8892,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsive Algorithms for Handling Load Surges and Switching Links On in Green Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Glück</w:t>
+                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Villebonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications - IEEE ICC'16 - Green Communications Systems and Networks Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Wuhan, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266279v1</w:t>
+                <w:t xml:space="preserve">hal-01396947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Proportionality in Heterogeneous Data Center Supporting Applications with Variable Load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges da Costa</w:t>
+                <w:t xml:space="preserve">Responsive Algorithms for Handling Load Surges and Switching Links On in Green Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Carpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Stolf</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22rd IEEE International Conference on Parallel and Distributed Systems (ICPADS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Communications - IEEE ICC'16 - Green Communications Systems and Networks Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Kuala Lumpur, Malaysia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2016.0136⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01396947v1</w:t>
+                <w:t xml:space="preserve">hal-01266279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Differential Evolution approach for Cloud workflow placements under simultaneous optimization of multiple objectives</w:t>
               </w:r>
@@ -9844,334 +9844,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
+                <w:t xml:space="preserve">On the Impact of Advance Reservations for Energy-Aware Provisioning of Bare-Metal Cloud Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Principles and practice of multi-agent systems (PRIMA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNSM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355687v1</w:t>
+                <w:t xml:space="preserve">hal-01382662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Benoit</w:t>
+                <w:t xml:space="preserve">A Multi Agent System for Understanding the Impact of Technology Transfer Offices in Green-IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Principles and practice of multi-agent systems (PRIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Phuket, Thailand. pp.323-332, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-44832-9_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348555v1</w:t>
+                <w:t xml:space="preserve">hal-01355687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Impact of Advance Reservations for Energy-Aware Provisioning of Bare-Metal Cloud Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
+                <w:t xml:space="preserve">An Analysis of the Feasibility of Energy Harvesting with Thermoelectric Generators on Petascale and Exascale Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Raïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Rossigneux</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNSM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système (COMPAS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382662v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du transfert technologique par système multi-agent : illustration à l'informatique verte</w:t>
               </w:r>
@@ -10278,51 +10278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,51 +10494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application-Agnostic Framework for Improving the Energy Efficiency of Multiple HPC Subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10715,64 +10715,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique : 1. Environnement : 0. Avec EcoInfo, changeons nos pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Parry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10836,51 +10836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Villebonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11035,77 +11035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic and Extensible Framework for Monitoring Energy Consumption of OpenStack Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Rossigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11169,51 +11169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Carpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS2014 : IEEE International Conference on Advanced Networks and Telecommunications Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12490,441 +12490,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CompatibleOne: Designing an Energy Efficient Open Source Cloud Broker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mornard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CGC 2012 - 2nd International Conference on Cloud and Green Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Xiangtan, China. pp.199-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CGC.2012.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748006v1</w:t>
+                <w:t xml:space="preserve">hal-00766222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompatibleOne: Designing an Energy Efficient Open Source Cloud Broker</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carpentier</w:t>
+                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGC 2012 - 2nd International Conference on Cloud and Green Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Poznan, Poland. pp.25-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-0508-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CGC.2012.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00766222v1</w:t>
+                <w:t xml:space="preserve">hal-00690638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Grid5000: Instrumenting a Grid with Energy Sensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
+                <w:t xml:space="preserve">Energy considerations in Checkpointing and Fault tolerance protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Mehdi Diouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cappello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INGRID'2010 : 5th International Workshop on Distributed Cooperative Laboratories: Instrumenting the Grid</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Workshop on Fault Tolerance for HPC at eXtreme Scale (FTXS), co-located with the 42th International conference on Dependable Systems and Networks (DSN 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00690638v1</w:t>
+                <w:t xml:space="preserve">hal-00748006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualizing Home Gateways for Large Scale Energy Reduction in Wireline Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teferi Assefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13064,330 +13064,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
+                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefevre</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752883v1</w:t>
+                <w:t xml:space="preserve">hal-00793685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Runtime Framework for Energy Efficient HPC Systems Without a Priori Knowledge of Applications</w:t>
+                <w:t xml:space="preserve">Beyond CPU Frequency Scaling for a Fine-grained Energy Control of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Stolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Parallel and Distributed Systems (ICPAD 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Singapour, Singapore. pp.660-667, </w:t>
+              <w:t xml:space="preserve">24th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, New York City, United States. pp.132-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPADS.2012.94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD.2012.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793685v1</w:t>
+                <w:t xml:space="preserve">hal-00752883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-inspired Scheme for Building the Energy Profile of HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13464,51 +13464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green IT for Innovation and Innovation for Green IT: The virtuous circle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13884,51 +13884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Applying DTNs to a Delay Constrained Scenario in Wired Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13966,77 +13966,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation énergétique des datacentres : quand la politique Européenne s’en mêle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ferret</w:t>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14087,51 +14087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Diouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renpar 20 : Rencontres francophones du Parallélisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14156,90 +14156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Energy Consumption in Clouds: The CompatibleOne Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2011 IEEE Ninth International Conference on Dependable, Autonomic and Secure Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Washington, DC, USA, United States. pp.794--795, </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15142,51 +15142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Astorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Serrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderhaman Cheniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15339,256 +15339,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+                <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Iniesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrick Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00527642v1</w:t>
+                <w:t xml:space="preserve">inria-00502888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSL-Lab: a Low-power Lightweight Platform to Experiment on Domestic Broadband Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fedak</w:t>
+                <w:t xml:space="preserve">Demystifying Energy Consumption in Grids and Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Parallel and Distributed Computing (ISPDC'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Green Computing Conference (IGCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Chicago, United States. pp.335 - 342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GREENCOMP.2010.5598295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00502888v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00527642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Clouds become Green: the Green Open Cloud Architecture</w:t>
               </w:r>
@@ -16353,51 +16353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjess Ayari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Barbaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Primet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16946,51 +16946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study scenarios to analyze the Full Life Cycle of IoT-Based Solutions for Smart Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Egreteau-Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doreid Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17926,51 +17926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT is part of climate change ! Can we reduce its impact and apply good practices and tools to other society domains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18021,77 +18021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faites-vous de vos déchets électroniques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Parry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18243,51 +18243,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faites vous de vos e-déchets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18480,51 +18480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on Technology and Practices for Improving the Energy Efficiency of Data Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Dias de Assuncao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 87, pp.89-124, 2012, Chapter of "Green and sustainable computing" in Advances in Computers, </w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-396528-8.00004-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18583,51 +18583,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact écologique du BigData</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18911,51 +18911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique et transformation énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19153,51 +19153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the footprint of the digital infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Berthoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19434,51 +19434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Landry Tsafack Chetsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olieksiak Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19559,51 +19559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actors for Innovation in Green IT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20342,51 +20342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Glück</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mornard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20404,90 +20404,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Energy Consumption in clouds: the CompatibleOne experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mornard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21562,77 +21562,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fedak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Patrick Gelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Iniesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7024, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -22137,51 +22137,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la flexibilité et à l'efficacité énergétique des systèmes distribués à grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. Ecole normale supérieure de lyon - ENS LYON, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22368,51 +22368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@inria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483914v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hadjur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106604" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Rzepka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bory&#322;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Laso&#324;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.01.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1094-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925171v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutherin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Neira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafael" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2012.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG54XVFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Loyola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astorga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6094010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM87BRSB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2009.128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XRNVXDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05345559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tofaily" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04386964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386275" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346102v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW59300.2023.00129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839381v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Betencourt" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410992.3411010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodrigo de Souza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337894" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Gibert Renart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319253" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289176v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya K. Bhattacharya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Gadireddy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382662v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rossigneux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.121" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayhan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanonakis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lannoo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766222v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpentier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.127" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teferi Assefa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795147v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.135" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Clayman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann de Meer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795269v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paler Alexandru" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hazmi Yahya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_39" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q79XVLMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795224v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Astorga" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhaman Cheniour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-539-6-105" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Torres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360702" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403728v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Maga&#241;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZZ0Z4Q0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001086v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110262v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684855v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.2005.1452184" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288688v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008615v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Laage" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04586653v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925576v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766841v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396528-8.00004-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677262v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731165v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448455v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago da Silva Barros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pegon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195675v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195634v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083955v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069885v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemoine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.lefevre@inria.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143704v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Grivel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2025.107968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457159v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ostapenco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420251399694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920612v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3725984" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047008v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fichel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10943420231172978" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04402624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourg&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03483914v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hadjur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doreid Ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106604" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03559874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Rzepka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bory&#322;o" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Laso&#324;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2022.01.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.19.59" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03205992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Pl&#233;net" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ra&#239;evsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira El Yacoubi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2545" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100183v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxin Wu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Ramirez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaa028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01957220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vicente Ferreira Lima" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Ra&#239;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342018792079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01627757v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Almeida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Dias de Assuncao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Barbosa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Blanco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Brandic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2017.10.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01557025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017714530" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571288v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-017-1094-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671749v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek-Thomert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4049" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01539656v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Carpa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gl&#252;ck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Borylo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-017-0709-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246376v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mignot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11107-015-0552-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206525v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Villebonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Stolf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626415410066" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01065998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Mehdi Diouri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Francisco Dolz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alonso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2014.03.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2532637" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Landry Tsafack Chetsa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.07.010" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925313v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lefevre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342013495304" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutherin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric David" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ferret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00943503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770903v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-011-0603-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DABBD083693067E8DAD5E79FFFF9B060A97CF120/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Neira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafael" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2012.01.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG54XVFM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813198v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel Dum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Gelas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.30.515-538" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WCV6GSVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Loyola" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Astorga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.6094010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618594v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.981" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GM87BRSB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-010-0414-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZK40ZDCB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Ayari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barbaron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474724v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793644v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2009.128" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688648v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2007.02.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XRNVXDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01906777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Bouhafs" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Maimour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.FUTURE.2004.09.023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291033v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agusti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Coti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3767295.3769333" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stavis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05345559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Tofaily" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893830v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Frenoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mallarino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04386964v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C&#233;rin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386275" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04797304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662683v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iThings-GreenCom-CPSCom-SmartData-Cybermatics62450.2024.00034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346102v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030223v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04091575v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW59300.2023.00129" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03839381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Arrabal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Betencourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Parashar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335184v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kameswar Rao Vaddina" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC53001.2021.9631413" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02973772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3410992.3411010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924028v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Boughzala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02305472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre da Silva Veith" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rodrigo de Souza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio C. S. dos Anjos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3337821.3337894" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02103942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Gibert Renart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2019.00060" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807171v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pierre Andr&#233; Moreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01922301v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2018.00145" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927829v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671728v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319253" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677688v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lorentz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666343v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.F. Lima" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PADW.2017.10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574448v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589555v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2016.2545109" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630226v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betsegaw Lemma Amersho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Haudebourg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriana Rifai" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01632677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396947v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2016.0136" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289176v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arya K. Bhattacharya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karunakar Gadireddy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290038v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Herzog" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43434-6_1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355452v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2016.34" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346600v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.34" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348554v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01346596v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01382662v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rossigneux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44832-9_20" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01348555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199917v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205429v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094431v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.18" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196908v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2015.121" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805326v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Parry" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075819v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BDCloud.2014.99" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01018238v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094387v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094359v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01088944v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Florin Cornea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XPJ9C7NT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870619v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.52" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925299v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-iThings-CPSCom.2013.43" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870637v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGCC.2013.6604506" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870640v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2488551.2488565" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925302v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40517-4_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cappello" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2442516.2442561" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143727v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925191v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vetter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tolga Ayhan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kanonakis" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lannoo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. Lee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00806500v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766222v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carpentier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mornard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2012.127" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690638v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0508-5_3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4DBHJF49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748006v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teferi Assefa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748005v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793685v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2012.94" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752883v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2012.32" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748070v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766806v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33332-3_8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00618595v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2011.20" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629427v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Hlavacs" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Treutner" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.110" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795147v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748069v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804470v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767653v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Diouri" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795204v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2011.135" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00690904v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Galis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Clayman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fischer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann de Meer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20898-0_2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629425v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2011.6134020" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00629423v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICON.2011.6168523" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00618599v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Lopez Pacheco" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986203" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795269v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paler Alexandru" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Hazmi Yahya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17694-4_39" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q79XVLMW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00579429v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom-CPSCom.2010.46" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517185v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1791314.1791329" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795224v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Astorga" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderhaman Cheniour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-539-6-105" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00794907v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giroire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guinand" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Torres" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00502888v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Herault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Iniesta" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Kondo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00527642v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GREENCOMP.2010.5598295" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00484321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-530-3-228" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474729v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474732v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiou Yiannis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160975" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2009.5360702" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00469221v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDCAT.2008.80" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00474726v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2008.97" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025513v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couenne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos Martins" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Maschke" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02403728v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Primet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00689564v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Maga&#241;a" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71270-1_12" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DZZ0Z4Q0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001086v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roe" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110262v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mart&#237;n Lopez Pacheco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684855v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISADS.2005.1452184" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288688v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reymann" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Egreteau-Druet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008615v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Laage" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05100569v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491814v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04588604v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04586653v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03945744v2" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808237v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vivat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03946331v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250030v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gossart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805215v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925645v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925576v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982561v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S2210537918300465?via%3Dihub" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suscom.2018.02.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766841v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396528-8.00004-3" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677262v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196827v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Basmadjian" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Gyarmati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzmitry Kliazovich" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01066002v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250013v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251988v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch7" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731165v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01196819v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gazo Cervero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Chincoli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Dittmann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto E. Garcia" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118981122.ch3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925310v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basmadjian Robert" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olieksiak Ariel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/9004997" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118711897.ch18" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094492v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319092270" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09228-7_3" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732315v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118342015.ch5" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732320v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/ensl-00517188v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548910v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009741v6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977001v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748008v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795197v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748007v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922093v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448455v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago da Silva Barros" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pegon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568070v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960328v2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853135v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02340948v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quinton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133607v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Diguet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544992v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424936v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00400684v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195675v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00195634v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083955v2" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069885v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lemoine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925154v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>