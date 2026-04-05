--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent MASSOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar simulant behaviour in molten fluoride salt for ISRU applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.105854. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Control of Oxide Ions Content for Corrosion Studies: Application to SS316L and Its Alloying Elements in Molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium Metal Recovery from Zircaloy in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.559-571. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nitrogen influence on the uranium metal stability in LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (10), pp.103507. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad859c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synthesis of MXene with Tunable Morphology by Electrochemical Etching of MAX Phase Prepared in Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.2203805. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of gold, palladium and platinum as inert anode materials for molten chloride electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 439, pp.141598. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Surface Chemistry of MXene to Improve Energy Storage: Example of Nitrification by Salt Melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Tarakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2202709. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/AENM.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Optimization to Avoid Perfluorocarbon Emission During Neodymium Rare Earth Electrolysis in Molten LiF-NdF 3 -Nd 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of bimetallic electrodes’ sensitivity using copper nucleation on metallic substrates to detect nitrates in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.116497. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Erbium and Ytterbium in molten LiF-CaF2: An original way for lanthanides extraction on inert electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257-258, pp.109977. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2022.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of CaCl$_2$-CaF$_2$-CaO System: Phase diagram investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (04), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2021.124009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ electrochemical oxide monitoring in LiF-NdF3-Nd2O3: Application to Nd2O3 solubility determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.115334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Products Electrochemical Behaviour into Molten LiF-NaF: Investigation of Cr(II) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (2), pp.026510. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abe088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of Lanthanum fluoride and Praseodymium fluoride on inert and reactive electrodes in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.109797. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2021.109797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on cermet inert anode corrosion in cryolite for aluminium production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109773. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimaterial based on metallic copper and spinel oxide made by powder bed laser fusion: A new nanostructured material for inert anode dedicated to aluminum electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baco-Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp.116452. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.136784. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionic local structure in molten salt fast reactor LiF-ThF4-UF4 fuel by EXAFS experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bessada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gil-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.112927. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray imaging of a high‐temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium fluoride species in LiF-CaF2 eutectic melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Degradation Mechanism of a Cermet Anode for Aluminum Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (09), pp.614-629. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2019.109044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior in molten LiF-NaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.586-593. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.01.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the chemical stability of Fe 3 O 4 and NiFe 2 O 4 in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 228, pp. 117-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties determination in LiF-CaF 2 using electrochemistry in high temperature fused salts: application to CeF 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (12), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0691712jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium electrowinning into copper-neodymium alloys by mixed oxide reduction in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laucournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized method for determining fluoroacidity by electrochemical diffusion coefficient measurement (application to HfF4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.265 - 269. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to limit the corrosion in the Molten Salt Reactor concept: the salt redox potential control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on fluoroacidity of molten fluorides solutions in relation with mass transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of liquid metals as cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 726, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxyanion nature of the electrolyte on the corrosion/passivation behaviour of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 74, pp. 187-193. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Voltammetric Experiment - Simulation. Comparisons of the Complex Mechanism Associated with Electrochemical Reduction of Zr4+ in LiCl-KCl Eutectic Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesimiro Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 160, pp.H81-H86. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.016302jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 430, pp. 58-63. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoamperometric study of the passive behaviour of tantalum in hostile media during water addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the electrode reaction mechanism of La3+ in LiCl-KCl eutectic molten salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.159, pp. 63-67. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.057204jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the anodic polarization of titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.1262-1268. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the electrochemical corrosion of anodized aluminum substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (8), pp.2901-2910. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of dysprosium (III) in LiF–CaF2 on Mo, Ni and Cu electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Saïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642 (6), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JELECHEM.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preparation of aluminium-nickel alloys by Under-Potential Deposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.03.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium and gadolinium extraction from molten fluorides by reduction on a reactive electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 39 (n° 12), pp. 2359-2367. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9922-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide layers on carbon using the metalliding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.561-566. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reduction of Gd(III) and Nd(III) on reactive cathode material in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 3 (n° 6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-008-9740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-reduction of aluminium and lanthanide ions in molten fluorides : application to cerium and samarium extraction from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.5300-5306. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition in Thermodynamic and electrochemical reduction in a Gd(III)/Gd system in LiF-CaF2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 53 (n° 5), pp.2650-2655. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neodymium extraction in molten fluorides by electrochemical co-reduction with aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 382 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ni-Nd alloys by Nd(III) electrochemical reduction in molten fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Derived Sol-Gel and conventional methods for the preparation of Dimensionally Stable Ta/IrO2 Anodes for oxygen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the electrochemical way in molten fluorides for separating Thorium and Lanthanides and extracting Lanthanides from the solvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide films by reaction of electrolytic carbon coating with the tantalum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (1-2), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic behaviour of samarium(III) in LiF–CaF2 media on molybdenum and nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (28), pp.5510-5517. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocrystallisation of tantalum in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.5408-5413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of alloys or compounds in molten salts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1-2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of carbon films from molten alkaline fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (12), pp.1949-1957. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Carbon Nucleation Phenomena in Molten Alkaline Fluoride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition processes of tantalum(V) species in molten fluorides containing oxide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (21), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00278-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium species stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste treatment in actinide-containing salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride, Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on corrosion behaviour of SS316L and its alloying elements in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on SS316L electrochemical behaviour in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of lanthanide extraction assisted by electrolysis on Li-Bi liquid cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen on uranium metal stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurement of molten chloride mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic and cathodic current densities during Nd electrowinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Lanthanide Electrolytic Extraction on Li-Bi Liquid in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides behaviour in CaF2-based molten salts: application to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium electrochemical behaviour in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés électro-métallurgiques pour la préparation de métaux réactifs en milieux de fluorures fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity bimetallic electrode generation throught the study of copper electrocrystallisation on metallic substrates (Md/Ms) in acidic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ElectroChemical Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic current density during Nd electrowinning to prevent CFx production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of lunar soil (regolith) to produce oxygen and metals in the context of ISRU (In-Situ Resources Utilization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maes Maarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of uranium and plutonium onto inert solid cathode in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray visualization system for surface tension evaluation in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium in molten fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS ElectroChemical Society meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of CaCl2-CaF2-CaO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of lanthanide extraction on Bi-Li liquid cathode by electrolysis in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRC 2018 - International Pyroprocessing Research Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of neodymium in molten chloride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2017 - Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Neodymium Extraction in Molten Fluorides by Electrochemical Co-Reduction with Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Pyroprocessing Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan. 2018 International Pyroprocessing Research Conference, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorocarbon Formation During Rare Earth Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sende Osen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Gudbrandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Støre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Sommerseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.1443-1448, 2018, The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chronopotentiométrie inverse pour la production d'éléments chimiques à l'état métallique ou d'alliages de ceux-ci par réduction électrolytique en milieux de sels fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3431632. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent MASSOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium Metal Recovery from Zircaloy in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.559-571. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Control of Oxide Ions Content for Corrosion Studies: Application to SS316L and Its Alloying Elements in Molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nitrogen influence on the uranium metal stability in LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (10), pp.103507. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad859c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar simulant behaviour in molten fluoride salt for ISRU applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.105854. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of gold, palladium and platinum as inert anode materials for molten chloride electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 439, pp.141598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Surface Chemistry of MXene to Improve Energy Storage: Example of Nitrification by Salt Melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Tarakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2202709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/AENM.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synthesis of MXene with Tunable Morphology by Electrochemical Etching of MAX Phase Prepared in Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.2203805. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of bimetallic electrodes’ sensitivity using copper nucleation on metallic substrates to detect nitrates in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.116497. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Erbium and Ytterbium in molten LiF-CaF2: An original way for lanthanides extraction on inert electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257-258, pp.109977. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2022.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Optimization to Avoid Perfluorocarbon Emission During Neodymium Rare Earth Electrolysis in Molten LiF-NdF 3 -Nd 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ electrochemical oxide monitoring in LiF-NdF3-Nd2O3: Application to Nd2O3 solubility determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.115334. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Products Electrochemical Behaviour into Molten LiF-NaF: Investigation of Cr(II) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (2), pp.026510. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abe088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of Lanthanum fluoride and Praseodymium fluoride on inert and reactive electrodes in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.109797. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2021.109797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on cermet inert anode corrosion in cryolite for aluminium production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109773. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of CaCl$_2$-CaF$_2$-CaO System: Phase diagram investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (04), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2021.124009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.136784. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionic local structure in molten salt fast reactor LiF-ThF4-UF4 fuel by EXAFS experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bessada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gil-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.112927. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimaterial based on metallic copper and spinel oxide made by powder bed laser fusion: A new nanostructured material for inert anode dedicated to aluminum electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baco-Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp.116452. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium fluoride species in LiF-CaF2 eutectic melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Degradation Mechanism of a Cermet Anode for Aluminum Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (09), pp.614-629. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2019.109044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray imaging of a high‐temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior in molten LiF-NaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.586-593. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.01.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the chemical stability of Fe 3 O 4 and NiFe 2 O 4 in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 228, pp. 117-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties determination in LiF-CaF 2 using electrochemistry in high temperature fused salts: application to CeF 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (12), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0691712jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium electrowinning into copper-neodymium alloys by mixed oxide reduction in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laucournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized method for determining fluoroacidity by electrochemical diffusion coefficient measurement (application to HfF4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.265 - 269. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to limit the corrosion in the Molten Salt Reactor concept: the salt redox potential control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of liquid metals as cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 726, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on fluoroacidity of molten fluorides solutions in relation with mass transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxyanion nature of the electrolyte on the corrosion/passivation behaviour of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 74, pp. 187-193. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Voltammetric Experiment - Simulation. Comparisons of the Complex Mechanism Associated with Electrochemical Reduction of Zr4+ in LiCl-KCl Eutectic Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesimiro Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 160, pp.H81-H86. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.016302jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 430, pp. 58-63. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoamperometric study of the passive behaviour of tantalum in hostile media during water addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the electrode reaction mechanism of La3+ in LiCl-KCl eutectic molten salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.159, pp. 63-67. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.057204jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the anodic polarization of titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.1262-1268. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the electrochemical corrosion of anodized aluminum substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (8), pp.2901-2910. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of dysprosium (III) in LiF–CaF2 on Mo, Ni and Cu electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Saïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642 (6), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JELECHEM.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide layers on carbon using the metalliding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.561-566. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium and gadolinium extraction from molten fluorides by reduction on a reactive electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 39 (n° 12), pp. 2359-2367. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9922-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reduction of Gd(III) and Nd(III) on reactive cathode material in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 3 (n° 6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-008-9740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-reduction of aluminium and lanthanide ions in molten fluorides : application to cerium and samarium extraction from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.5300-5306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preparation of aluminium-nickel alloys by Under-Potential Deposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.03.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition in Thermodynamic and electrochemical reduction in a Gd(III)/Gd system in LiF-CaF2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 53 (n° 5), pp.2650-2655. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neodymium extraction in molten fluorides by electrochemical co-reduction with aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 382 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Derived Sol-Gel and conventional methods for the preparation of Dimensionally Stable Ta/IrO2 Anodes for oxygen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ni-Nd alloys by Nd(III) electrochemical reduction in molten fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the electrochemical way in molten fluorides for separating Thorium and Lanthanides and extracting Lanthanides from the solvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide films by reaction of electrolytic carbon coating with the tantalum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (1-2), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocrystallisation of tantalum in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.5408-5413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic behaviour of samarium(III) in LiF–CaF2 media on molybdenum and nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (28), pp.5510-5517. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of alloys or compounds in molten salts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1-2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of carbon films from molten alkaline fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (12), pp.1949-1957. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Carbon Nucleation Phenomena in Molten Alkaline Fluoride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition processes of tantalum(V) species in molten fluorides containing oxide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (21), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00278-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste treatment in actinide-containing salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride, Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on SS316L electrochemical behaviour in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on corrosion behaviour of SS316L and its alloying elements in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen on uranium metal stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of lanthanide extraction assisted by electrolysis on Li-Bi liquid cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurement of molten chloride mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium species stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Lanthanide Electrolytic Extraction on Li-Bi Liquid in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic and cathodic current densities during Nd electrowinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides behaviour in CaF2-based molten salts: application to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium electrochemical behaviour in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés électro-métallurgiques pour la préparation de métaux réactifs en milieux de fluorures fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity bimetallic electrode generation throught the study of copper electrocrystallisation on metallic substrates (Md/Ms) in acidic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ElectroChemical Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic current density during Nd electrowinning to prevent CFx production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of lunar soil (regolith) to produce oxygen and metals in the context of ISRU (In-Situ Resources Utilization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maes Maarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of uranium and plutonium onto inert solid cathode in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray visualization system for surface tension evaluation in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of CaCl2-CaF2-CaO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium in molten fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS ElectroChemical Society meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of lanthanide extraction on Bi-Li liquid cathode by electrolysis in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRC 2018 - International Pyroprocessing Research Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of neodymium in molten chloride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2017 - Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Neodymium Extraction in Molten Fluorides by Electrochemical Co-Reduction with Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Pyroprocessing Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan. 2018 International Pyroprocessing Research Conference, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorocarbon Formation During Rare Earth Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sende Osen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Gudbrandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Støre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Sommerseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.1443-1448, 2018, The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chronopotentiométrie inverse pour la production d'éléments chimiques à l'état métallique ou d'alliages de ceux-ci par réduction électrolytique en milieux de sels fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3431632. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibilaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105854" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Foures" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512038" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512037" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caretero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie De Marco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad859c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142927v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Zschiesche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203805" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pertuiset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141598" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AENM.202202709" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Remazeilles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac8377" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meskine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2022.109977" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142906v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claquesin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.124009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remazeilles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115334" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quaranta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abe088" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicaise" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2021.109797" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109773" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Serp" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136784" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112927" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284130v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.169" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142894v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2019.109044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.01.213" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.11.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0691712jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kergoat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875485v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesimiro Fabian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.016302jes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trompette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.12.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSW0LGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.057204jes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontorbes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sa&#239;la" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JELECHEM.2010.03.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572977v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.03.115" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572812v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9922-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.04.014" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572853v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9740-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.01.074" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taxil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD3TWPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481135v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QSN5Z3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.03.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58205V1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142171v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998767v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00047-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LZB6NC0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00278-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSFTLF9T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741287v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caretero" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740835v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741304v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741319v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740825v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brusq" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329036v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibilaro Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remazeilles Christophe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot Pierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329028v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claquesin Julien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Olivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geran Sylvain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serp J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Sherif" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot P." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maes Maarten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328993v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourges Gilles" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328989v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089088v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142886v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sende Osen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gudbrandsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#248;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sommerseth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_188" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357675v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Laure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serve Guillaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Foures" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caretero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie De Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad859c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibilaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pertuiset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Zschiesche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AENM.202202709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meskine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2022.109977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Remazeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac8377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remazeilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quaranta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abe088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2021.109797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claquesin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.124009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Serp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2019.109044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.01.213" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.11.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0691712jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kergoat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesimiro Fabian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.016302jes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trompette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.12.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSW0LGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.057204jes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontorbes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.12.021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sa&#239;la" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JELECHEM.2010.03.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.04.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9922-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9740-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.01.074" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.03.115" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taxil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD3TWPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QSN5Z3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.03.046" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58205V1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998767v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00047-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LZB6NC0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00278-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSFTLF9T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740825v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brusq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot Pierre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibilaro Mathieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remazeilles Christophe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claquesin Julien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Olivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geran Sylvain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serp J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Sherif" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot P." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maes Maarten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328993v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourges Gilles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089088v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142886v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sende Osen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gudbrandsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#248;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sommerseth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_188" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357675v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Laure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serve Guillaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>