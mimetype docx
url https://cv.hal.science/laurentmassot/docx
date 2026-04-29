--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent MASSOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium Metal Recovery from Zircaloy in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.559-571. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Control of Oxide Ions Content for Corrosion Studies: Application to SS316L and Its Alloying Elements in Molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nitrogen influence on the uranium metal stability in LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (10), pp.103507. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad859c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar simulant behaviour in molten fluoride salt for ISRU applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.105854. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of gold, palladium and platinum as inert anode materials for molten chloride electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 439, pp.141598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Surface Chemistry of MXene to Improve Energy Storage: Example of Nitrification by Salt Melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Tarakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2202709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/AENM.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synthesis of MXene with Tunable Morphology by Electrochemical Etching of MAX Phase Prepared in Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.2203805. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of bimetallic electrodes’ sensitivity using copper nucleation on metallic substrates to detect nitrates in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.116497. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Erbium and Ytterbium in molten LiF-CaF2: An original way for lanthanides extraction on inert electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257-258, pp.109977. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2022.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Optimization to Avoid Perfluorocarbon Emission During Neodymium Rare Earth Electrolysis in Molten LiF-NdF 3 -Nd 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ electrochemical oxide monitoring in LiF-NdF3-Nd2O3: Application to Nd2O3 solubility determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.115334. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Products Electrochemical Behaviour into Molten LiF-NaF: Investigation of Cr(II) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (2), pp.026510. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abe088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of Lanthanum fluoride and Praseodymium fluoride on inert and reactive electrodes in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.109797. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2021.109797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on cermet inert anode corrosion in cryolite for aluminium production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109773. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of CaCl$_2$-CaF$_2$-CaO System: Phase diagram investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (04), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2021.124009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.136784. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionic local structure in molten salt fast reactor LiF-ThF4-UF4 fuel by EXAFS experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bessada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gil-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.112927. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimaterial based on metallic copper and spinel oxide made by powder bed laser fusion: A new nanostructured material for inert anode dedicated to aluminum electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baco-Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp.116452. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium fluoride species in LiF-CaF2 eutectic melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Degradation Mechanism of a Cermet Anode for Aluminum Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (09), pp.614-629. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2019.109044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray imaging of a high‐temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior in molten LiF-NaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.586-593. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.01.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the chemical stability of Fe 3 O 4 and NiFe 2 O 4 in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 228, pp. 117-122. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties determination in LiF-CaF 2 using electrochemistry in high temperature fused salts: application to CeF 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (12), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0691712jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium electrowinning into copper-neodymium alloys by mixed oxide reduction in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laucournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized method for determining fluoroacidity by electrochemical diffusion coefficient measurement (application to HfF4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.265 - 269. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to limit the corrosion in the Molten Salt Reactor concept: the salt redox potential control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of liquid metals as cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 726, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on fluoroacidity of molten fluorides solutions in relation with mass transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxyanion nature of the electrolyte on the corrosion/passivation behaviour of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 74, pp. 187-193. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Voltammetric Experiment - Simulation. Comparisons of the Complex Mechanism Associated with Electrochemical Reduction of Zr4+ in LiCl-KCl Eutectic Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesimiro Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 160, pp.H81-H86. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.016302jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 430, pp. 58-63. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoamperometric study of the passive behaviour of tantalum in hostile media during water addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the electrode reaction mechanism of La3+ in LiCl-KCl eutectic molten salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.159, pp. 63-67. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.057204jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the anodic polarization of titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.1262-1268. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the electrochemical corrosion of anodized aluminum substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (8), pp.2901-2910. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of dysprosium (III) in LiF–CaF2 on Mo, Ni and Cu electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Saïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642 (6), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JELECHEM.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide layers on carbon using the metalliding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.561-566. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium and gadolinium extraction from molten fluorides by reduction on a reactive electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 39 (n° 12), pp. 2359-2367. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9922-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reduction of Gd(III) and Nd(III) on reactive cathode material in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 3 (n° 6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-008-9740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-reduction of aluminium and lanthanide ions in molten fluorides : application to cerium and samarium extraction from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.5300-5306. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preparation of aluminium-nickel alloys by Under-Potential Deposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.03.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition in Thermodynamic and electrochemical reduction in a Gd(III)/Gd system in LiF-CaF2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 53 (n° 5), pp.2650-2655. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neodymium extraction in molten fluorides by electrochemical co-reduction with aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 382 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Derived Sol-Gel and conventional methods for the preparation of Dimensionally Stable Ta/IrO2 Anodes for oxygen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ni-Nd alloys by Nd(III) electrochemical reduction in molten fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the electrochemical way in molten fluorides for separating Thorium and Lanthanides and extracting Lanthanides from the solvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide films by reaction of electrolytic carbon coating with the tantalum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (1-2), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocrystallisation of tantalum in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.5408-5413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic behaviour of samarium(III) in LiF–CaF2 media on molybdenum and nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (28), pp.5510-5517. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of alloys or compounds in molten salts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1-2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of carbon films from molten alkaline fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (12), pp.1949-1957. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Carbon Nucleation Phenomena in Molten Alkaline Fluoride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition processes of tantalum(V) species in molten fluorides containing oxide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (21), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00278-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste treatment in actinide-containing salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride, Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on SS316L electrochemical behaviour in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on corrosion behaviour of SS316L and its alloying elements in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen on uranium metal stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of lanthanide extraction assisted by electrolysis on Li-Bi liquid cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurement of molten chloride mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium species stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Lanthanide Electrolytic Extraction on Li-Bi Liquid in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic and cathodic current densities during Nd electrowinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides behaviour in CaF2-based molten salts: application to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium electrochemical behaviour in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés électro-métallurgiques pour la préparation de métaux réactifs en milieux de fluorures fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity bimetallic electrode generation throught the study of copper electrocrystallisation on metallic substrates (Md/Ms) in acidic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ElectroChemical Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic current density during Nd electrowinning to prevent CFx production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of lunar soil (regolith) to produce oxygen and metals in the context of ISRU (In-Situ Resources Utilization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maes Maarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of uranium and plutonium onto inert solid cathode in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray visualization system for surface tension evaluation in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of CaCl2-CaF2-CaO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium in molten fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS ElectroChemical Society meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of lanthanide extraction on Bi-Li liquid cathode by electrolysis in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRC 2018 - International Pyroprocessing Research Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of neodymium in molten chloride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2017 - Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Neodymium Extraction in Molten Fluorides by Electrochemical Co-Reduction with Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Pyroprocessing Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan. 2018 International Pyroprocessing Research Conference, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorocarbon Formation During Rare Earth Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sende Osen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Gudbrandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Støre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Sommerseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.1443-1448, 2018, The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chronopotentiométrie inverse pour la production d'éléments chimiques à l'état métallique ou d'alliages de ceux-ci par réduction électrolytique en milieux de sels fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3431632. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent MASSOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium Metal Recovery from Zircaloy in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.559-571. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Control of Oxide Ions Content for Corrosion Studies: Application to SS316L and Its Alloying Elements in Molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nitrogen influence on the uranium metal stability in LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (10), pp.103507. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad859c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar simulant behaviour in molten fluoride salt for ISRU applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.105854. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of gold, palladium and platinum as inert anode materials for molten chloride electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 439, pp.141598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Surface Chemistry of MXene to Improve Energy Storage: Example of Nitrification by Salt Melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Tarakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2202709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/AENM.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synthesis of MXene with Tunable Morphology by Electrochemical Etching of MAX Phase Prepared in Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.2203805. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Erbium and Ytterbium in molten LiF-CaF2: An original way for lanthanides extraction on inert electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257-258, pp.109977. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2022.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of bimetallic electrodes’ sensitivity using copper nucleation on metallic substrates to detect nitrates in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.116497. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Optimization to Avoid Perfluorocarbon Emission During Neodymium Rare Earth Electrolysis in Molten LiF-NdF 3 -Nd 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Products Electrochemical Behaviour into Molten LiF-NaF: Investigation of Cr(II) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (2), pp.026510. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abe088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ electrochemical oxide monitoring in LiF-NdF3-Nd2O3: Application to Nd2O3 solubility determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.115334. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of Lanthanum fluoride and Praseodymium fluoride on inert and reactive electrodes in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.109797. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2021.109797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on cermet inert anode corrosion in cryolite for aluminium production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109773. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of CaCl$_2$-CaF$_2$-CaO System: Phase diagram investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (04), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2021.124009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.136784. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionic local structure in molten salt fast reactor LiF-ThF4-UF4 fuel by EXAFS experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bessada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gil-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.112927. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimaterial based on metallic copper and spinel oxide made by powder bed laser fusion: A new nanostructured material for inert anode dedicated to aluminum electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baco-Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp.116452. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium fluoride species in LiF-CaF2 eutectic melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Degradation Mechanism of a Cermet Anode for Aluminum Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (09), pp.614-629. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2019.109044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray imaging of a high‐temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior in molten LiF-NaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.586-593. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.01.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the chemical stability of Fe 3 O 4 and NiFe 2 O 4 in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 228, pp. 117-122. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties determination in LiF-CaF 2 using electrochemistry in high temperature fused salts: application to CeF 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (12), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0691712jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium electrowinning into copper-neodymium alloys by mixed oxide reduction in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laucournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized method for determining fluoroacidity by electrochemical diffusion coefficient measurement (application to HfF4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.265 - 269. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to limit the corrosion in the Molten Salt Reactor concept: the salt redox potential control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on fluoroacidity of molten fluorides solutions in relation with mass transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of liquid metals as cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 726, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxyanion nature of the electrolyte on the corrosion/passivation behaviour of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 74, pp. 187-193. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Voltammetric Experiment - Simulation. Comparisons of the Complex Mechanism Associated with Electrochemical Reduction of Zr4+ in LiCl-KCl Eutectic Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesimiro Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 160, pp.H81-H86. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.016302jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 430, pp. 58-63. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoamperometric study of the passive behaviour of tantalum in hostile media during water addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the electrode reaction mechanism of La3+ in LiCl-KCl eutectic molten salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.159, pp. 63-67. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.057204jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the anodic polarization of titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.1262-1268. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the electrochemical corrosion of anodized aluminum substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (8), pp.2901-2910. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of dysprosium (III) in LiF–CaF2 on Mo, Ni and Cu electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Saïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642 (6), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JELECHEM.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium and gadolinium extraction from molten fluorides by reduction on a reactive electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 39 (n° 12), pp. 2359-2367. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9922-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reduction of Gd(III) and Nd(III) on reactive cathode material in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 3 (n° 6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-008-9740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide layers on carbon using the metalliding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.561-566. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-reduction of aluminium and lanthanide ions in molten fluorides : application to cerium and samarium extraction from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.5300-5306. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preparation of aluminium-nickel alloys by Under-Potential Deposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.03.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition in Thermodynamic and electrochemical reduction in a Gd(III)/Gd system in LiF-CaF2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 53 (n° 5), pp.2650-2655. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neodymium extraction in molten fluorides by electrochemical co-reduction with aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 382 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Derived Sol-Gel and conventional methods for the preparation of Dimensionally Stable Ta/IrO2 Anodes for oxygen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ni-Nd alloys by Nd(III) electrochemical reduction in molten fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the electrochemical way in molten fluorides for separating Thorium and Lanthanides and extracting Lanthanides from the solvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide films by reaction of electrolytic carbon coating with the tantalum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (1-2), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocrystallisation of tantalum in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.5408-5413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic behaviour of samarium(III) in LiF–CaF2 media on molybdenum and nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (28), pp.5510-5517. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of alloys or compounds in molten salts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1-2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of carbon films from molten alkaline fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (12), pp.1949-1957. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Carbon Nucleation Phenomena in Molten Alkaline Fluoride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition processes of tantalum(V) species in molten fluorides containing oxide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (21), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00278-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on SS316L electrochemical behaviour in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on corrosion behaviour of SS316L and its alloying elements in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste treatment in actinide-containing salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride, Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of lanthanide extraction assisted by electrolysis on Li-Bi liquid cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen on uranium metal stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurement of molten chloride mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium species stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Lanthanide Electrolytic Extraction on Li-Bi Liquid in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic and cathodic current densities during Nd electrowinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides behaviour in CaF2-based molten salts: application to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium electrochemical behaviour in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity bimetallic electrode generation throught the study of copper electrocrystallisation on metallic substrates (Md/Ms) in acidic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ElectroChemical Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés électro-métallurgiques pour la préparation de métaux réactifs en milieux de fluorures fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic current density during Nd electrowinning to prevent CFx production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of lunar soil (regolith) to produce oxygen and metals in the context of ISRU (In-Situ Resources Utilization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maes Maarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray visualization system for surface tension evaluation in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of uranium and plutonium onto inert solid cathode in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium in molten fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS ElectroChemical Society meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of CaCl2-CaF2-CaO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of lanthanide extraction on Bi-Li liquid cathode by electrolysis in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRC 2018 - International Pyroprocessing Research Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of neodymium in molten chloride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2017 - Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Neodymium Extraction in Molten Fluorides by Electrochemical Co-Reduction with Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Pyroprocessing Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan. 2018 International Pyroprocessing Research Conference, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorocarbon Formation During Rare Earth Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sende Osen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Gudbrandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Støre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Sommerseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.1443-1448, 2018, The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chronopotentiométrie inverse pour la production d'éléments chimiques à l'état métallique ou d'alliages de ceux-ci par réduction électrolytique en milieux de sels fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3431632. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Foures" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caretero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie De Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad859c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibilaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pertuiset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Zschiesche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AENM.202202709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116497" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meskine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2022.109977" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Remazeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac8377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142914v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remazeilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115334" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quaranta" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abe088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2021.109797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claquesin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.124009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Serp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2019.109044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.01.213" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.11.025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134835v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0691712jes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kergoat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.124" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905762v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.142" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713241v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesimiro Fabian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bond" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.016302jes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831234v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142127v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trompette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.12.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSW0LGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.057204jes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontorbes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.12.021" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.063" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547644v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sa&#239;la" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JELECHEM.2010.03.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572970v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.04.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9922-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9740-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.01.074" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572977v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.03.115" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.050" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142196v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taxil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD3TWPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594321v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598003v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.095" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QSN5Z3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142171v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142177v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.03.046" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58205V1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142156v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998767v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00047-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LZB6NC0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142140v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00278-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSFTLF9T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740835v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741304v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741319v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740825v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brusq" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741287v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caretero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329028v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot Pierre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibilaro Mathieu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remazeilles Christophe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claquesin Julien" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Olivier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329055v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geran Sylvain" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serp J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329059v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329020v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Sherif" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot P." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maes Maarten" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328993v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourges Gilles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328983v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338561v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437084v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089088v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339461v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142886v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sende Osen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gudbrandsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#248;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sommerseth" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_188" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357675v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Laure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serve Guillaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Foures" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caretero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie De Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad859c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibilaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pertuiset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Zschiesche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AENM.202202709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meskine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2022.109977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Remazeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac8377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quaranta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abe088" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remazeilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2021.109797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claquesin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.124009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Serp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2019.109044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.01.213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.11.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0691712jes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kergoat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816991v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesimiro Fabian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.016302jes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trompette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.12.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSW0LGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.057204jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontorbes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sa&#239;la" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JELECHEM.2010.03.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9922-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9740-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.04.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.01.074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.03.115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taxil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD3TWPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.095" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QSN5Z3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.03.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58205V1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00047-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LZB6NC0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00278-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSFTLF9T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brusq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caretero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot Pierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibilaro Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remazeilles Christophe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claquesin Julien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Olivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geran Sylvain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serp J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Sherif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot P." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maes Maarten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328993v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourges Gilles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328983v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serp" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089088v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sende Osen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gudbrandsen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#248;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sommerseth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_188" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357675v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Laure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serve Guillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>