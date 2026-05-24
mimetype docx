--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent MASSOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium Metal Recovery from Zircaloy in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.559-571. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Control of Oxide Ions Content for Corrosion Studies: Application to SS316L and Its Alloying Elements in Molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nitrogen influence on the uranium metal stability in LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (10), pp.103507. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad859c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar simulant behaviour in molten fluoride salt for ISRU applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.105854. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of gold, palladium and platinum as inert anode materials for molten chloride electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 439, pp.141598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Surface Chemistry of MXene to Improve Energy Storage: Example of Nitrification by Salt Melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Tarakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2202709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/AENM.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synthesis of MXene with Tunable Morphology by Electrochemical Etching of MAX Phase Prepared in Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.2203805. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Erbium and Ytterbium in molten LiF-CaF2: An original way for lanthanides extraction on inert electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257-258, pp.109977. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2022.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of bimetallic electrodes’ sensitivity using copper nucleation on metallic substrates to detect nitrates in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.116497. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Optimization to Avoid Perfluorocarbon Emission During Neodymium Rare Earth Electrolysis in Molten LiF-NdF 3 -Nd 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Products Electrochemical Behaviour into Molten LiF-NaF: Investigation of Cr(II) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (2), pp.026510. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abe088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ electrochemical oxide monitoring in LiF-NdF3-Nd2O3: Application to Nd2O3 solubility determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.115334. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of Lanthanum fluoride and Praseodymium fluoride on inert and reactive electrodes in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.109797. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2021.109797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on cermet inert anode corrosion in cryolite for aluminium production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109773. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of CaCl$_2$-CaF$_2$-CaO System: Phase diagram investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (04), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2021.124009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.136784. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionic local structure in molten salt fast reactor LiF-ThF4-UF4 fuel by EXAFS experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bessada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gil-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.112927. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimaterial based on metallic copper and spinel oxide made by powder bed laser fusion: A new nanostructured material for inert anode dedicated to aluminum electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baco-Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp.116452. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium fluoride species in LiF-CaF2 eutectic melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Degradation Mechanism of a Cermet Anode for Aluminum Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (09), pp.614-629. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2019.109044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray imaging of a high‐temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior in molten LiF-NaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.586-593. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.01.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the chemical stability of Fe 3 O 4 and NiFe 2 O 4 in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 228, pp. 117-122. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties determination in LiF-CaF 2 using electrochemistry in high temperature fused salts: application to CeF 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (12), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0691712jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium electrowinning into copper-neodymium alloys by mixed oxide reduction in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laucournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized method for determining fluoroacidity by electrochemical diffusion coefficient measurement (application to HfF4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.265 - 269. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to limit the corrosion in the Molten Salt Reactor concept: the salt redox potential control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on fluoroacidity of molten fluorides solutions in relation with mass transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of liquid metals as cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 726, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxyanion nature of the electrolyte on the corrosion/passivation behaviour of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 74, pp. 187-193. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Voltammetric Experiment - Simulation. Comparisons of the Complex Mechanism Associated with Electrochemical Reduction of Zr4+ in LiCl-KCl Eutectic Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesimiro Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 160, pp.H81-H86. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.016302jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 430, pp. 58-63. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoamperometric study of the passive behaviour of tantalum in hostile media during water addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the electrode reaction mechanism of La3+ in LiCl-KCl eutectic molten salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.159, pp. 63-67. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.057204jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the anodic polarization of titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.1262-1268. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the electrochemical corrosion of anodized aluminum substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (8), pp.2901-2910. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of dysprosium (III) in LiF–CaF2 on Mo, Ni and Cu electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Saïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642 (6), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JELECHEM.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium and gadolinium extraction from molten fluorides by reduction on a reactive electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 39 (n° 12), pp. 2359-2367. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9922-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reduction of Gd(III) and Nd(III) on reactive cathode material in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 3 (n° 6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-008-9740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide layers on carbon using the metalliding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.561-566. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-reduction of aluminium and lanthanide ions in molten fluorides : application to cerium and samarium extraction from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.5300-5306. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preparation of aluminium-nickel alloys by Under-Potential Deposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.03.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition in Thermodynamic and electrochemical reduction in a Gd(III)/Gd system in LiF-CaF2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 53 (n° 5), pp.2650-2655. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neodymium extraction in molten fluorides by electrochemical co-reduction with aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 382 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Derived Sol-Gel and conventional methods for the preparation of Dimensionally Stable Ta/IrO2 Anodes for oxygen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ni-Nd alloys by Nd(III) electrochemical reduction in molten fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the electrochemical way in molten fluorides for separating Thorium and Lanthanides and extracting Lanthanides from the solvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide films by reaction of electrolytic carbon coating with the tantalum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (1-2), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocrystallisation of tantalum in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.5408-5413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic behaviour of samarium(III) in LiF–CaF2 media on molybdenum and nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (28), pp.5510-5517. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of alloys or compounds in molten salts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1-2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of carbon films from molten alkaline fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (12), pp.1949-1957. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Carbon Nucleation Phenomena in Molten Alkaline Fluoride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition processes of tantalum(V) species in molten fluorides containing oxide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (21), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00278-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on SS316L electrochemical behaviour in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on corrosion behaviour of SS316L and its alloying elements in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste treatment in actinide-containing salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride, Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of lanthanide extraction assisted by electrolysis on Li-Bi liquid cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen on uranium metal stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurement of molten chloride mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium species stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Lanthanide Electrolytic Extraction on Li-Bi Liquid in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic and cathodic current densities during Nd electrowinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides behaviour in CaF2-based molten salts: application to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium electrochemical behaviour in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity bimetallic electrode generation throught the study of copper electrocrystallisation on metallic substrates (Md/Ms) in acidic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ElectroChemical Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés électro-métallurgiques pour la préparation de métaux réactifs en milieux de fluorures fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic current density during Nd electrowinning to prevent CFx production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of lunar soil (regolith) to produce oxygen and metals in the context of ISRU (In-Situ Resources Utilization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maes Maarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray visualization system for surface tension evaluation in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of uranium and plutonium onto inert solid cathode in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium in molten fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS ElectroChemical Society meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of CaCl2-CaF2-CaO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of lanthanide extraction on Bi-Li liquid cathode by electrolysis in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRC 2018 - International Pyroprocessing Research Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of neodymium in molten chloride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2017 - Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Neodymium Extraction in Molten Fluorides by Electrochemical Co-Reduction with Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Pyroprocessing Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan. 2018 International Pyroprocessing Research Conference, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorocarbon Formation During Rare Earth Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sende Osen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Gudbrandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Støre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Sommerseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.1443-1448, 2018, The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chronopotentiométrie inverse pour la production d'éléments chimiques à l'état métallique ou d'alliages de ceux-ci par réduction électrolytique en milieux de sels fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3431632. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent MASSOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Control of Oxide Ions Content for Corrosion Studies: Application to SS316L and Its Alloying Elements in Molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.572-586. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium Metal Recovery from Zircaloy in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (12), pp.559-571. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2024.1512037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of nitrogen influence on the uranium metal stability in LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (10), pp.103507. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ad859c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunar simulant behaviour in molten fluoride salt for ISRU applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planetary and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 242, pp.105854. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pss.2024.105854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of gold, palladium and platinum as inert anode materials for molten chloride electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pertuiset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 439, pp.141598. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2022.141598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the Surface Chemistry of MXene to Improve Energy Storage: Example of Nitrification by Salt Melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Daffos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadezda Tarakina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.2202709. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/AENM.202202709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synthesis of MXene with Tunable Morphology by Electrochemical Etching of MAX Phase Prepared in Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes Zschiesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Antonietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.2203805. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202203805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical co-deposition of Erbium and Ytterbium in molten LiF-CaF2: An original way for lanthanides extraction on inert electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 257-258, pp.109977. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2022.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03997007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of bimetallic electrodes’ sensitivity using copper nucleation on metallic substrates to detect nitrates in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 918, pp.116497. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2022.116497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Optimization to Avoid Perfluorocarbon Emission During Neodymium Rare Earth Electrolysis in Molten LiF-NdF 3 -Nd 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (8), pp.083501. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ac8377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Products Electrochemical Behaviour into Molten LiF-NaF: Investigation of Cr(II) System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168 (2), pp.026510. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/abe088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ electrochemical oxide monitoring in LiF-NdF3-Nd2O3: Application to Nd2O3 solubility determination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 893, pp.115334. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2021.115334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of Lanthanum fluoride and Praseodymium fluoride on inert and reactive electrodes in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 246, pp.109797. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2021.109797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of operating conditions on cermet inert anode corrosion in cryolite for aluminium production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.109773. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2021.109773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties of CaCl$_2$-CaF$_2$-CaO System: Phase diagram investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (04), pp.139-151. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2021.124009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Geran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 355, pp.136784. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2020.136784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of ionic local structure in molten salt fast reactor LiF-ThF4-UF4 fuel by EXAFS experiments and molecular dynamics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bessada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zanghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Gil-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 307, pp.112927. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2020.112927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimaterial based on metallic copper and spinel oxide made by powder bed laser fusion: A new nanostructured material for inert anode dedicated to aluminum electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Baco-Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 278, pp.116452. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.116452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium fluoride species in LiF-CaF2 eutectic melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 301, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.01.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Degradation Mechanism of a Cermet Anode for Aluminum Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (09), pp.614-629. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2019.109044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray imaging of a high‐temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.16809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior in molten LiF-NaF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.586-593. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2018.01.213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study on the chemical stability of Fe 3 O 4 and NiFe 2 O 4 in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tailhades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, vol. 228, pp. 117-122. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2017.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic properties determination in LiF-CaF 2 using electrochemistry in high temperature fused salts: application to CeF 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (12), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.0691712jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium electrowinning into copper-neodymium alloys by mixed oxide reduction in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Raluca Ciumag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Laucournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized method for determining fluoroacidity by electrochemical diffusion coefficient measurement (application to HfF4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 176, pp.265 - 269. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.06.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A way to limit the corrosion in the Molten Salt Reactor concept: the salt redox potential control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 160, pp.209-213. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2015.01.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer growth mechanisms on metallic electrodes under anodic polarization in cryolite-alumina melt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 79, pp. 159-168. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.10.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on fluoroacidity of molten fluorides solutions in relation with mass transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Kergoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 120, pp.258-263. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.12.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of liquid metals as cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bolmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 726, pp.84-90. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of electrochemical techniques to study the corrosion of metals in model fluoride melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delepech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 441, pp. 583-591. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.03.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the oxyanion nature of the electrolyte on the corrosion/passivation behaviour of nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 74, pp. 187-193. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2013.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of Zr(IV) in LiF-CaF2: stability with oxide ions and electroreduction pathway on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 95, pp. 185-191. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon recovery from silicon-iron alloys by electrorefining in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 96, pp. 97-102. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2013.02.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00805734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemistry of uranium in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Soucek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Malmbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 430, pp. 58-63. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronoamperometric study of the passive behaviour of tantalum in hostile media during water addition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.174-181. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2011.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic Voltammetric Experiment - Simulation. Comparisons of the Complex Mechanism Associated with Electrochemical Reduction of Zr4+ in LiCl-KCl Eutectic Molten Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesimiro Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Than Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 160, pp.H81-H86. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.016302jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and simulation study of the electrode reaction mechanism of La3+ in LiCl-KCl eutectic molten salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. P. Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concepción Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.159, pp. 63-67. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/2.057204jes⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the anodic polarization of titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (4), pp.1262-1268. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2010.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electrochemical reduction of solid uranium oxide in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 414, pp. 169-173. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2011.02.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00815297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen evolution as anodic reaction in molten LiF-CaF2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 4949-4952. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluoroacidity evaluation in molten salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 56, pp. 5022-5027. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.03.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct electroreduction of oxides in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pivato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56, pp.5410-5415. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.02.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon electrodeposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2011.12.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of thorium(IV) in molten LiF–CaF2 medium on inert and reactive electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol. 55 (n° 16), pp. 4758-4764. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.ELECTACTA.2010.03.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the anion specificity on the electrochemical corrosion of anodized aluminum substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Trompette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fontorbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (8), pp.2901-2910. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Low-Temperature Melting Electrolytes for the Aluminum Electrolysis Process: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 55 (11), pp.4549-4560. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/JE100214X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behaviour of dysprosium (III) in LiF–CaF2 on Mo, Ni and Cu electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Saïla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 642 (6), pp.150-156. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JELECHEM.2010.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical reduction of Gd(III) and Nd(III) on reactive cathode material in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 3 (n° 6), pp.927-933. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-008-9740-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanthanides extraction processes in molten fluoride media. Application to nuclear spent fuel reprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 130 (1), pp.94-101. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neodymium and gadolinium extraction from molten fluorides by reduction on a reactive electrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 39 (n° 12), pp. 2359-2367. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10800-009-9922-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide layers on carbon using the metalliding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Winterton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.561-566. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical extraction of europium from molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, vol. 5 (n° 1), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.08.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical study of the Eu(III)/Eu(II) system in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (26), pp.6361-6366. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-reduction of aluminium and lanthanide ions in molten fluorides : application to cerium and samarium extraction from nuclear waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (22), pp.5300-5306. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2009.01.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical preparation of aluminium-nickel alloys by Under-Potential Deposition in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 471 (1-2), pp.412-420. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.03.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03572977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data acquisition in Thermodynamic and electrochemical reduction in a Gd(III)/Gd system in LiF-CaF2 media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, vol. 53 (n° 5), pp.2650-2655. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2007.10.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of neodymium extraction in molten fluorides by electrochemical co-reduction with aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 382 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Ni-Nd alloys by Nd(III) electrochemical reduction in molten fluoride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical oxidation of binary copper-nickel alloys in cryolite melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, vol. 49 (n° 9), pp.3610-3625. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2007.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Derived Sol-Gel and conventional methods for the preparation of Dimensionally Stable Ta/IrO2 Anodes for oxygen evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of new materials for electrochemical systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (2), pp.123-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03481135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of electrochemical techniques to monitor free oxide content in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of electroanalytical chemistry and interfacial electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 606 (1), pp.17-23. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jelechem.2007.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the electrochemical way in molten fluorides for separating Thorium and Lanthanides and extracting Lanthanides from the solvent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 360 (1), pp.64-74. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2006.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tantalum carbide films by reaction of electrolytic carbon coating with the tantalum substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 424 (1-2), pp.199-203. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrocrystallisation of tantalum in molten fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50, pp.5408-5413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodic behaviour of samarium(III) in LiF–CaF2 media on molybdenum and nickel electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 50 (28), pp.5510-5517. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2005.03.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of alloys or compounds in molten salts and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (1-2), pp.177-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of carbon films from molten alkaline fluoride media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (12), pp.1949-1957. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of Carbon Nucleation Phenomena in Molten Alkaline Fluoride Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48, pp.465-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition processes of tantalum(V) species in molten fluorides containing oxide ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Savall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (21), pp.3423-3429. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0013-4686(02)00278-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on corrosion behaviour of SS316L and its alloying elements in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCorr 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of oxide concentration on SS316L electrochemical behaviour in molten LiCl-KCl medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Foures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste treatment in actinide-containing salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Claquesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride, Etats-Unis), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of nitrogen on uranium metal stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of lanthanide extraction assisted by electrolysis on Li-Bi liquid cathode in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density measurement of molten chloride mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Brusq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Orlando (Floride), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium species stability in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie De Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCHEMSIL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Saint Jacques De Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic and cathodic current densities during Nd electrowinning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Lanthanide Electrolytic Extraction on Li-Bi Liquid in Molten Fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">152th TMS Annual Meeting &amp; Exhibition Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinides behaviour in CaF2-based molten salts: application to waste treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium electrochemical behaviour in molten LiCl-LiF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High sensitivity bimetallic electrode generation throught the study of copper electrocrystallisation on metallic substrates (Md/Ms) in acidic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abed Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">241st ElectroChemical Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés électro-métallurgiques pour la préparation de métaux réactifs en milieux de fluorures fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Electrochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the anodic current density during Nd electrowinning to prevent CFx production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remazeilles Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of lunar soil (regolith) to produce oxygen and metals in the context of ISRU (In-Situ Resources Utilization)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maes Maarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Euchem Conference on Molten Salts and Ionic Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Patras Greece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isru taskforce in Toulouse toward in situ autonomous electrochemical and additive manufacturing processes of lunar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 NESF &amp; ELS - 2021 NASA Exploration Science Forum &amp; European Lunar Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray visualization system for surface tension evaluation in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrodeposition of uranium and plutonium onto inert solid cathode in molten LiCl-KCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geran Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serp Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic investigation of CaCl2-CaF2-CaO ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of plutonium in molten fluoride medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claquesin Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemoine Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourges Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS ElectroChemical Society meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Atlanta (USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of high temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of lanthanide extraction on Bi-Li liquid cathode by electrolysis in molten fluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chamelot Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibilaro Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Molten Salts Chemistry and Technology MS 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPRC 2018 - International Pyroprocessing Research Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02328965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles usés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of High Temperature furnace applied to glass melting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boloré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispersed Two-Phase Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01978958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de voies potentielles pour le recyclage du zirconium des gaines en Zircaloy des combustibles uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bagnols-Sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02338579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of neodymium in molten chloride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TMS2017 - Annual Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02437084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French R&D Activities Progress Summary, GIF MSR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heuer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Laureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIF MSR pSSC, IAEA Vienna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Neodymium Extraction in Molten Fluorides by Electrochemical Co-Reduction with Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATALANTE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of stoichiometric nickel ferrites used as inert anodes for aluminium electrolysis in molten cryolite mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arurault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taxil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Temperature Corrosion and Protection of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Îles des Embiez, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zirconium(IV) electrochemical behavior and electrorefining in molten fluoride salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Pyroprocessing Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokai-Mura, Japan. 2018 International Pyroprocessing Research Conference, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02339461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfluorocarbon Formation During Rare Earth Electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sende Osen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Maria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Gudbrandsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Støre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Sommerseth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.1443-1448, 2018, The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72284-9_188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la chronopotentiométrie inverse pour la production d'éléments chimiques à l'état métallique ou d'alliages de ceux-ci par réduction électrolytique en milieux de sels fondus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaz Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Serp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibilaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP 3431632. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for recovering elemental silicon from cutting remains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torgeir Ulset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stein Julrud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chamelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Massot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008156372 (A2). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Foures" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caretero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie De Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad859c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibilaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pertuiset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Zschiesche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AENM.202202709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meskine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2022.109977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Remazeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac8377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quaranta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abe088" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remazeilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2021.109797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claquesin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.124009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Serp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2019.109044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.01.213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.11.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0691712jes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kergoat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816991v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesimiro Fabian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.016302jes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142127v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trompette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.12.020" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSW0LGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.057204jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontorbes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.12.021" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558136v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.063" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sa&#239;la" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JELECHEM.2010.03.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9922-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9740-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.04.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.01.074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.03.115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taxil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD3TWPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481135v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.095" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QSN5Z3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.03.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58205V1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00047-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LZB6NC0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00278-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSFTLF9T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741299v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741319v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741313v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brusq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caretero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329028v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot Pierre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibilaro Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remazeilles Christophe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claquesin Julien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Olivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geran Sylvain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serp J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Sherif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot P." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maes Maarten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328993v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329000v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourges Gilles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328983v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serp" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089088v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sende Osen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gudbrandsen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#248;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sommerseth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_188" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357675v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Laure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serve Guillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Foures" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibilaro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Capelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869251v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Quaranta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Serp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chamelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2024.1512037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747400v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Caretero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie De Marco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Arab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ad859c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibilaro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chamelot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2024.105854" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pertuiset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2022.141598" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Zschiesche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Antonietti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Daffos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Tarakina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/AENM.202202709" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997007v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meskine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2022.109977" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125343v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2022.116497" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Remazeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ac8377" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Quaranta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/abe088" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remazeilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chiron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2021.115334" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142911v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2021.109797" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142918v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2021.109773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142906v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claquesin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourges" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2021.124009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Geran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Serp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2020.136784" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bessada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zanghi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gil-Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112927" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pasquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Baco-Carles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116452" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.01.169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouvet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laurent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2019.109044" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bolor&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16809" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mendes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.01.213" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tailhades" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2017.11.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0691712jes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Raluca Ciumag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Laucournet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2016.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Kergoat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.06.124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905762v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.01.142" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Oudot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.10.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01713241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.12.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878518v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bolmont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latapie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2014.05.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delepech" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.03.055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875485v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Trompette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2013.04.042" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taxil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805734v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bieber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.02.065" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nourry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard Malmbeck" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.06.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142127v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trompette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Massot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.12.020" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSW0LGC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816991v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesimiro Fabian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Luca" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Le" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.016302jes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Fabian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Caravaca" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.057204jes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arurault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fontorbes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2010.12.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815297v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813228v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.131" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.03.099" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pivato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.02.109" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2011.12.039" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548734v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ELECTACTA.2010.03.073" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.12.063" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Palau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/JE100214X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Sa&#239;la" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JELECHEM.2010.03.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-008-9740-y" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2008.07.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572812v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-009-9922-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.04.014" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573201v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.08.052" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JHWM37BD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572984v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.06.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572806v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2009.01.074" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03572977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.03.115" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580112v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.10.050" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Taxil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.09.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBD3TWPZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594305v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2007.03.020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481135v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Savall" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2007.04.005" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594321v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.08.015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598003v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.095" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QSN5Z3K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142171v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2005.03.046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58205V1R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142156v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00047-6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LZB6NC0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998783v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(02)00278-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GSFTLF9T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741299v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740835v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741313v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741319v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brusq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caretero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Arab" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329036v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibilaro Mathieu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remazeilles Christophe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot Pierre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329028v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claquesin Julien" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Olivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geran Sylvain" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serp J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329020v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Sherif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chamelot P." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arnaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barus" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329059v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329007v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maes Maarten" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Favier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328980v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328993v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328989v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourges Gilles" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329000v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02161002v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328983v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mendes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serp" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01978958v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bolor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338579v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02437084v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02412914v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allibert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gerardin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heuer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Laureau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089088v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089021v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sende Osen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Gudbrandsen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#248;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Sommerseth" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72284-9_188" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357675v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaz Laure" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serve Guillaume" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327706v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torgeir Ulset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Julrud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>