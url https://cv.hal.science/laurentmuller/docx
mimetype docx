--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1473,295 +1473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t>
+                <w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+                <w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Pongy</w:t>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883452v1</w:t>
+                <w:t xml:space="preserve">hal-02349329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Legrand</w:t>
+                <w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+                <w:t xml:space="preserve">Camille Ricatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ramisasoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Langlois</w:t>
+                <w:t xml:space="preserve">Manon Pongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380509v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience subjective de la maladie cœliaque des patients diagnostiqués à l’âge adulte</w:t>
               </w:r>
@@ -1871,204 +1871,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ramisasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Langlois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philip Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349329v1</w:t>
+                <w:t xml:space="preserve">hal-02380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Manderscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Manderscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multidimensionnelle du coping: Validation du Brief COPE sur une population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (6), pp.507-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3324,277 +3324,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une intervention en milieu scolaire sur le gradient social de corpulence chez l'adolescent : L'étude PRALIMAP-INES.</w:t>
+                <w:t xml:space="preserve">Physical activity rather than sedentary behaviour is socially determined in French adolescents with overweight and obesity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ay Omorou</w:t>
+                <w:t xml:space="preserve">A Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Böhme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">HEPA Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947756v1</w:t>
+                <w:t xml:space="preserve">hal-02947706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity rather than sedentary behaviour is socially determined in French adolescents with overweight and obesity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact d'une intervention en milieu scolaire sur le gradient social de corpulence chez l'adolescent : L'étude PRALIMAP-INES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ay Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Böhme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mh Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEPA Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947706v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3896,51 +3896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28D06CDC"/>
+    <w:nsid w:val="14F85717"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4127,51 +4127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentmuller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-6424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086310836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-3780-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.muller@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Collmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Truwant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Costantini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Quinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Quinet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omorou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#246;hme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2013.810851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ004L" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentmuller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-6424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086310836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-3780-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.muller@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Collmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Truwant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Costantini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Quinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#246;hme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Quinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2013.810851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ004L" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>