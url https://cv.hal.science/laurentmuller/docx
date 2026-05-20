--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -1473,295 +1473,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t>
+                <w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johanne Langlois</w:t>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip Böhme</w:t>
+                <w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ricatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Pongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349329v1</w:t>
+                <w:t xml:space="preserve">hal-01883452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Guillemin</w:t>
+                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ricatte</w:t>
+                <w:t xml:space="preserve">Camille Alleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Pongy</w:t>
+                <w:t xml:space="preserve">Serge Ramisasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883452v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience subjective de la maladie cœliaque des patients diagnostiqués à l’âge adulte</w:t>
               </w:r>
@@ -1871,204 +1871,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using facilitator–receiver peer dyads matched according to socioeconomic status to promote behaviour change in overweight adolescents: a feasibility study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alleyrat</w:t>
+                <w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ramisasoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johanne Langlois</w:t>
+                <w:t xml:space="preserve">Elisabeth Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (6), pp.e019731. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380509v1</w:t>
+                <w:t xml:space="preserve">hal-02349329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Manderscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Manderscheid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2857,51 +2857,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation multidimensionnelle du coping: Validation du Brief COPE sur une population française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 29 (6), pp.507-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3896,51 +3896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14F85717"/>
+    <w:nsid w:val="AF61FCB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4127,51 +4127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentmuller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-6424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086310836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-3780-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.muller@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Collmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Truwant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Costantini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Quinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#246;hme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Quinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2013.810851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ004L" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentmuller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5340-6424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086310836" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-3780-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Laurent.muller@univ-lorraine.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Suau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dague" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Irigoin-Guichandut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2024.111731" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903543v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Collmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Truwant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac095.097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02380509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alleyrat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ramisasoa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019731" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02340328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Houbre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Costantini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2017.11.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Omorou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Quinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Omorou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Legrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P B&#246;hme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mh Quinet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02947756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02942541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2013.810851" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750112v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2004METZ004L" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>