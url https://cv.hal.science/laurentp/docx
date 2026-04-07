--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -238,165 +238,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le sens théologique d'Ap 22 sur la cité de Jérusalem et la Tenture de Ap : les terreaux vétérotestamentaire et intertestamentaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès: Mettre en scène(s) l’Apocalypse : bilans et nouvelles perspectives de recherche sur la tapisserie d’Angers (v. 1380)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisateurs: Gaëlle Bosseman (Université Rennes 2, Tempora), Isabelle Mathieu (Université d’Angers, Temos), Apr 2025, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Who is Zacchaeus in Lk. 19:1–10?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Unit ‘Jewish Material in NT Manuscripts’ Society of Biblical Literature (SBL Europe) 2025 International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Biblical Literature; https://www.sbl-site.org/meetings/Congresses_ProgramUnits.aspx?MeetingId=46, Jun 2025, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125965v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05041045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire katabolè kosmou : étude comparative des versions latine, copte et syriaque du Nouveau Testament</w:t>
               </w:r>
@@ -3577,51 +3577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05528984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05528978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05041045v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05146859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05279925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol14.2025.88283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JCS.25.0.3292061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol8.2019.19673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685365-12341648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/collections/223/cerf-patrimoines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04988425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20824/CE-210-L-exil-est-l-ADN-de-la-Bible" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/cat/introduction-a-la-bible/cahiers-evangile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.9165185.7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.safran.be" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14428/babelao.vol1011.2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.64943" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duval-Poujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-04732091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05528984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinchard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05528978v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05041045v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05146859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05279925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744430v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748989v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748918v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185587v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol14.2025.88283" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JCS.25.0.3292061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743513v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol8.2019.19673" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740518v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685365-12341648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744321v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744291v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/collections/223/cerf-patrimoines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749282v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04988425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/20824/CE-210-L-exil-est-l-ADN-de-la-Bible" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/cat/introduction-a-la-bible/cahiers-evangile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753756v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63258" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.9165185.7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.safran.be" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14428/babelao.vol1011.2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/babelao.vol1011.2022.64943" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742263v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duval-Poujol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Morin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ramond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/tel-04732091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>