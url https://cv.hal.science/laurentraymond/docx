--- v0 (2026-03-29)
+++ v1 (2026-05-05)
@@ -1038,295 +1038,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grémaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (18), pp.185301. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433076v1</w:t>
+                <w:t xml:space="preserve">hal-03824044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic theory of photo-assisted electronic transport in normal-metal/BCS-superconductor junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bertin-Johannet</w:t>
+                <w:t xml:space="preserve">Scattering Theory of Non-Equilibrium Noise and Delta $T$ current fluctuations through a quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Grémaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Grémaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (11), pp.115112. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (18), pp.185301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.115112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ac5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824044v1</w:t>
+                <w:t xml:space="preserve">hal-03433076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic multiscale model for HfO2-based resistive random access memories with 1T1R configuration</w:t>
               </w:r>
@@ -1674,295 +1674,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-I. Imura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Reinhold Egger</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jonckheere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 229 (4), pp.577-592. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900119-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02497829v1</w:t>
+                <w:t xml:space="preserve">hal-02926658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of nonequilibrium noise in general multiterminal superconducting hybrid devices: Application to multiple Cooper pair resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of Majorana fermions in the noise characteristic of normal metal–topological superconductor junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Popoff</w:t>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-I. Imura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Jonckheere</w:t>
+                <w:t xml:space="preserve">Reinhold Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (6), pp.064510. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229 (4), pp.577-592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.102.064510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2019-900119-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926658v1</w:t>
+                <w:t xml:space="preserve">hal-02497829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite frequency noise in a normal metal–topological superconductor junction</w:t>
               </w:r>
@@ -3423,360 +3423,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive Switching Model of OxRAM Devices Based on Intrinsic Electrical Parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
+                <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bathellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Jonckheere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Zazunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Neuchâtel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951702v1</w:t>
+                <w:t xml:space="preserve">hal-03509467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for resistive switching in bipolar Hafnium-based memories</w:t>
+                <w:t xml:space="preserve">Resistive Switching Model of OxRAM Devices Based on Intrinsic Electrical Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Trojman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOMEN IN PHYSICS: 6th IUPAP International Conference on Women in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Birmingham, United Kingdom. pp.060005, </w:t>
+              <w:t xml:space="preserve">2019 Latin American Electron Devices Conference (LAEDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Armenia, Colombia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5110123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAED.2019.8714728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953546v1</w:t>
+                <w:t xml:space="preserve">hal-02951702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite frequency noise: an original probe for topological superconductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Bathellier</w:t>
+                <w:t xml:space="preserve">Model for resistive switching in bipolar Hafnium-based memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Guitarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Trojman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Noise and Fluctuations (ICNF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WOMEN IN PHYSICS: 6th IUPAP International Conference on Women in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Birmingham, United Kingdom. pp.060005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5110123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509467v1</w:t>
+                <w:t xml:space="preserve">hal-02953546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenological model of the resistive switching for Hf-based ReRAM devices</w:t>
               </w:r>
@@ -4701,51 +4701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trojman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.201412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin Toinin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.12.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01500468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D Demion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Esseul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dandonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Xambo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Sch&#228;fer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Albinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#232;le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellestor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cozzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katawoura Beltako" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreasson J." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bernardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Ronetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Demazure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jonckheere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gr&#233;maud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/yq1x-kxgm" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bertin-Johannet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Raymond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572199v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertin-Johannet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jonckheere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199567" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Iyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Padurariu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.214517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.165425" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.115112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac5200" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Guitarra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Trojman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2020.107947" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Popoff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A V Lebedev" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raymond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jonckheere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/abd525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mahato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleruyelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trojman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jacquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-I. Imura" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.064510" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Zazunov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Egger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2019-900119-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bathellier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazunov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bescond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Logoteta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.201412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin Toinin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Treglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.12.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952173v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Procel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLA.2016.7816999" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01500468v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Verga" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud D Demion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Berrada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lannoo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4933392" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063373v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Esseul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dandonneau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Xambo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2012.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lannoo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112266v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Sch&#228;fer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Albinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122376v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laugier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#232;le" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pellestor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rousseaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cozzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055009v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Vicu&#241;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Koffi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966309" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bathellier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAED.2019.8714728" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5110123" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETCM.2018.8580284" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katawoura Beltako" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEDM.2017.8268478" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603874v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Pala" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Pala" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreasson J." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saiki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bernardo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761775v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>