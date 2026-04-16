--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Romary </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche Inria ;Directeur de la culture et de l'information scientifiques ;Président du comité TC 37 de l'ISO (langue et terminologie) ;Membre de l'agence de maintenance ISO/TC 37/SC 2/MA 1 de l'ISO 639 (codes des langues)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentromary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0756-0508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060702494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romary_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282014122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000388795444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-5114-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comité technique 37 de l'ISO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (langue et terminologie) depuis 2015Membre de l'agence de maintenance ISO/TC 37/SC 2/MA 1 de l'ISO 639 (codes des langues)Infrastructure européenne DARIAH, directeur général (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morais Dictionary: Following Best Practices in a Retro-digitized Dictionary Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.125 - 147. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2024.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crossroad between lexicography and terminology work: Knowledge organization and domain labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Multilingual digital terminology, 38 (Supplement_1), pp.i17-i29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, une ouverture du champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.4-5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Lex-0 Etym – towards terse recommendations for the encoding of etymological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, Encoding, and Annotating a Corpus of Parliamentary Debates in XML-TEI: A Cross-Linguistic Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From disparate disciplines to unity in diversity How the PARTHENOS project has brought European humanities Research Infrastructures together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Uiterwaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Niccolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Krauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1-2), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2021.0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperMat: Construction of a linked annotated dataset from superconductors-related publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Dieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Baptista de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suguru Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27660400.2021.1918396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101177v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpler gestion des manuscrits de publication et évaluation par les pairs : la plateforme de gestion de revues Épisciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.202.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity-fishing: a DARIAH entity recognition and disambiguation service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Japanese Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.22-60. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17928/jjadh.5.1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Concepts in Open Access Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981922v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between SKOS and TBX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Reineke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">edition - Die Fachzeitschrift für Terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Begriffssysteme und ihre Darstellung, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiscale archival digital data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umanistica digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2532-8816/9046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAD-ODD: A solution for project-specific EAD schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10502-018-9290-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gaps between Digital Humanities, Lexicography, and Linguistics: A TEI Dictionary for the Documentation of Mixtepec-Mixtec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries: Journal of the Dictionary Society of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.79-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit: for a Wider Use of Metadata Standards within Arts and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et Bibliothèques de Belgique - Archief- en Bibliotheekwezen in België</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trust and Understanding: the value of metadata in a digitally joined-up world, ed. by R. Depoortere, T. Gheldof, D. Styven and J. Van Der Eycken, 106, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep encoding of etymological information in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DARIAH ERIC: Redefining Research Infrastructure for the Arts and Humanities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Digital Humanities, 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fluidity in DARIAH – pushing the agenda forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (3), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bfp-2016-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROBID - Information Extraction from Scientific Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scientific Data Sharing and Re-use, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for language resources in ISO – Looking back at 13 fruitful years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">edition - Die Fachzeitschrift für Terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Data: Methodological Considerations on the Relationship between Dictionaries and Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mörth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Budin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI and LMF crosswalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762664v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH: Advancing a digital revolution in the arts and humanities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-data &amp; Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour la représentation informatisée de données lexicales/Methoden der Speicherung lexikalischer Daten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographica. International Annual for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;tiger2/&amp;gt; - Serialising the ISO SynAF Syntactic Object Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zeldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00612833v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'Agence -- Pointillés de synchronisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Historical Texts Michael Piotrowski (Leibniz Institute of European History) Morgan & Claypool (Synthesis Lectures on Human Language Technologies, edited by Graeme Hirst, volume 17), 2012, ix+157 pp; paperbound, ISBN 978-1608459469.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COLI_r_00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Arbeit und Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gegenworte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TextGrid, TEXTvre, and DARIAH: Sustainability of Infrastructures for Textual Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hedges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Neuroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent modelling of heterogeneous lexical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wegstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704511v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype for projecting HPSG syntactic lexica towards LMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.21-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management in the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brunet, Ce qui compte - Ecrits choisis, tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Repository Types - Challenges and barriers for subject-based repositories, research repositories, national repository systems and institutional repositories in serving scholarly communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Library Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond institutional repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Library Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives scientifiques en ligne : entretien avec Laurent Romary , propos recueillis par Dominique Chouchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La nouvelle physiologie du goût, 443 Juillet-Août 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication scientifique : Pour le meilleur et pour le PEER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OA@MPS - a colourful view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Bibliothekswesen und Bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexicon for Vietnamese language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Asian Language Processing: State-of-the-Art Resources and Processing, 40 (3-4), pp.291-309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-007-9034-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle générique d'organisation de corpus en ligne : application à la FReeBank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.145-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Standard for a Linguistic Annotation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3-4), pp.211-225. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135132490400350X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Based Term Extraction Using ACABIT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyo Kageura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruo Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (280), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle abstrait pour la représentation de terminologies multilingues informatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gutenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39-40, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC: A New « Intelligent » Telemedicine System to avoid hydration diorders in CAPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 20 (Sup. 1, S77)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du document électronique à son usage : le rôle central de la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Viscogliosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaris Information Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télémédecine et Dialyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (3), pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle ère en dialyse péritonéale : la télémédecine intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1, S17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silfide: A System for Open Access and Distributed Delivery of TEI Encoded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (1-2), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1001787430094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Indexing of Full Text Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique, langue et tâche dans un dialogue homme-machine finalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Silfide : vers un accès ouvert aux ressources linguistiques francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-2, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogues and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage, documentation et diffusion de ressources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gutenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, TEI : Text Encoding Initiative, 24, pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lingua Parallel Concordancing Project: Managing Multilingual Texts for Educational Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Woolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Electronic Texts and the Text Encoding Initiative, 5 (3), pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lexique pour un traitement automatique de la référence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce matin, il pleuvait », ou la référence à l'épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 112, pp.74-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphore, continuité du discours et dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphore et Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the Dempster-Shafer Rule in the Lexical Component of a Man-Machine Oral Dialog System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 8 (2), pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (270)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cornejo Cárcamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Machine Translation Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Specifications for a Sustainable Management of Digitized Holocaust Testimonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Esamotunu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting With Generic Recognition Systems for Kuzushiji Documents: Furigana Extraction as a Use-Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH2024 - 13th Conference of Japanese Association for Digital Humanities “Leveraging AI and Digital Humanities for Sustainable Infrastructure”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADH, Sep 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Touchent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric De La Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Grounding: Annotation and Analysis of Grounding Acts and Grounding Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswesh Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemab Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et Projets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bastidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Reshetnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du DIM PAMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effectiveness of Large Language Models in Establishing Conversational Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswesh Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manav Nitin Kapadnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Computational Linguistics, Nov 2024, Miami, United States. pp.9767-9781, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DIM PAMIR et l’inter/pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en action : les projets et les infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay, Institut de l'Energie Soutenable, DIM PAMIR, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO LMF 24613-6: A Revised Syntax Semantics Module for the Lexical Markup Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling usage information in a legacy dictionary: from TEI Lex-0 to Ontolex-Lemon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities 2022 (COMHUM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire lausannois d’informatique et statistique textuelle, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science and research assessment: which agenda should the informatics community push forward?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paradinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSS 2023 - European Computer Science Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Informatics Europe, Oct 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Touchent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric De La Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain labelling in the Morais dictionary: bringing structure to unstructured lexicographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Biennial Dictionary Society of North America Conference (DSNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionary Society of North America, May 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mestivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking lexicographic data in the MORDigital project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLODREAM2022 - LLOD approaches for language data research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Terminological and Ontological Principles into a Lexicographic Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on “Multilingual digital terminology today. Design, representation formats and management systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Abadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NER4Archives (named entity recognition for archives) : Conception et réalisation d’un outil de détection, de classification et de résolution des entités nommées dans les instruments de recherche archivistiques encodés en XML/EAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Piraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inria; Archives nationales, Mar 2022, Pierrefitte sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : enjeux et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un outil numérique pour interroger les catalogues de vente : le projet DataCatalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'un modèle affiné de reconnaissance d'écriture manuscrite avec eScriptorium et évaluation de ses performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Futurs Fantastiques - 3e Conférence Internationale sur l’Intelligence Artificielle appliquée aux Bibliothèques, Archives et Musées, AI4LAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORDigital: The Advent of a New Lexicographical Portuguese Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2021 - Seventh biennial conference on electronic lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NER4Archives (named entity recognition for archives) : méthodes et outils semi-automatiques pour reconnaître les entités nommées dans les instruments de recherche archivistiques encodés en XML/EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Piraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Futurs Fantastiques - 3e Conférence Internationale sur l’Intelligence Artificielle appliquée aux Bibliothèques, Archives et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AI4LAM; Bibliothèque nationale de France, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From eScriptorium to TEI Publisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brace your digital scholarly edition!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Artl@s – extracting data from exhibition catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Joyeux-Prunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2021 - Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building A Corporate Corpus For Threads Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Research Workshop associated with the International Conference on Recent Advances in Natural Language Processing (RANLP’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : Mutualisons la vérité de terrain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Abadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLC 2021 - 9th Workshop on Challenges in the Management of Large Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Limerick / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14618/ids-pub-10468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLFT and entity-fishing : Tools for CLEF HIPE 2020 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanti Kristanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Etymology in LMF/TEI: The Grande Dicionário Houaiss da Língua Portuguesa Dictionary as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction Workflow for Digitised Entry-based Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Joyeux-Prunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual event 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Zagreb / Virtual, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline to process and analyze Paris's old property address directories (XIXe -XXe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Elgarrista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clarin, Oct 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated Archiving of Research Software Artifacts : lessons learned from the French open archive (HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCC 2020 - International Digital Curation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/ijdc.v15i1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Encoding of a Classical Mixtec Dictionary Using GROBID- Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELEX 2019: Smart Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI and the Mixtepec-Mixtec corpus: data integration, annotation and normalization of heterogeneous data for an under-resourced language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Documentation and Conservation (ICLDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From page to content – which TEI representation for HTR output?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Weaton (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of lexicography in (computer) science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Academic Lexicography: Linguistic Knowledge Codification in the Era of Big Data and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frieda Steurs; Dirk Geeraerts; Niels Schiller; Marian Klamer; Iztok Kosem, Nov 2019, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Automatic Structuring of Manuscript Sales Catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2019: What is text, really? TEI and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Dictionaries as Digital Editions and Connected Graphs: the Example of Le Petit Larousse Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMF Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsiaLex 2019: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification and Normalisation of Physical Measurements in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiko Tanifuji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '19 - ACM Symposium on Document Engineering 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3342558.3345411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How OCR Performance can Impact on the Automatic Extraction of Dictionary Content Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nénufar: Modelling a Diachronic Collection of Dictionary Editions as a Computational Lexical Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELEX 2019: smart lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the Humanities through Research Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Krauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Maegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Digital Humanities in the Nordic Countries (DHN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Usability for Automatically Structuring Digitised Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX workshop at LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI-Lex0 Etym -towards terse(r) recommendations for the encoding of etymological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Encoding Encyclopedic-like Resources in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Lex-0: A Target Format for TEI-Encoded Dictionaries and Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Concepts in Open Access Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBMET 2018 - 5th Conference on Scholarly Publishing in the Context of Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenting the Nénufar Project: a Diachronic Digital Edition of the Petit Larousse Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX 2018 - Globalex workshop at LREC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-digitizing and Automatically Structuring a Large Bibliography Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Digital Humanities (EADH) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Dec 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation tool for hadith corpus to generate TEI encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Intelligent Systems and Informatics (AISI’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Mixtepec-Mixtec Etymology in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fueling Time Machine: Information Extraction from Retro-Digitised Address Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pinol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH2018 "Leveraging Open Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding prototype of Al-Hadith Al-Shareef in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2017 - The 6th International Conference on Arabic Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Fes, Morocco. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit durch Zusammenschluss: Die DARIAH Data Re-Use Charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHd 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Humanities im deutschsprachigen Raum (DHd) e. V., Feb 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cultural heritage data. A challenge for digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction of TEI Structures in Digitized Lexical Resources using Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">electronic lexicography, eLex 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBX in ODD: Schema-agnostic specification and documentation for TermBase eXchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara Warburton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOTKS 2017- Workshop on Language, Ontology, Terminology and Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIF editor for generating Arabic normalized lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The International Conference on Information and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Jordan Section, Jordan University of Science and Technology, Apr 2017, Irbid, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for interoperability between lexical resources using MDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Lhioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISI 2016 The 2nd International Conference on Advanced Intelligent Systems and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TermITH-Eval : a French Standard-Based Resource for Keyphrase Extraction Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Potoroz, Slovenia. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic construction of a TMF Terminological Database using a transducer cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihebeddine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Initiatives towards New Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Trippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the German Society for Computational Linguistics and Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard TMF modeling for Arabic patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihebeddine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episciences IAM: un projet éditorial entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riverieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lowinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libre accès et recherche scientifique : vers de nouvelles valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAG(CENDARI): customising EAG for research purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building infrastructures for archives in a digital world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APEx project, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBX goes TEI -- Implementing a TBX basic extension for the Text Encoding Initiative guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling Arabic lexicons compliant LMF in OWL-DL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Lhioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Infrastructure -- Modelling Scholarly Research and Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Schreibman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hennicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Nebraska-Lincoln, Jul 2013, Lincoln, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data models and the (blind ?) query of lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on querying TEI-annotated data - TEI Conference and Members Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling frequency data -- Methodological considerations on the relationship between dictionaries and corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Budin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mörth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Developments for TEI ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rahtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syd Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Machine Translation Service for Scientific texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Demonstrations at the 13th Conference of the European Chapter of the Association for Computational Linguistics (EACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined onomasiological and semasiological approach to the development of a comprehensive interface terminology for information storage and retrieval in primary health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vander Stichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jamoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISP-Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[tiger2] As a standardized serialisation for ISO 24615 - SynAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Chengyu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Faass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT11 - 11th international workshop on Treebanks and Linguistic Theories - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal. pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual summarisation of flowcharts in patent drawings for CLEF-IP 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Thean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deltorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to the Creation of a Multilingual, Medical Interface Terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vander Stichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Proceedings of the 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ISO Standard for Dialogue Act Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Alexandersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Woong Choe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Chengyu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh conference on International Language Resources and Evaluation (LREC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlining a scholarly workbench – publication and data as a continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eScidoc days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Library, Nov 2010, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO-TimeML: An International Standard for Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pustejovsky James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model oriented approach to the mapping of annotation formats using standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Language Resource and Language Technology Standards, LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIF: A Metamodel to Represent and Exchange Multilingual Textual Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC (Language Resources and Evaluation Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00518060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRISP: A Massive Multilingual Terminological Database for Scientiﬁc and Technical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with citation mining and key-term extraction for Prior Art Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2010 - Conference on Multilingual and Multimodal Information Access Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interoperability of ISO Standards for Language Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hong Kong, Hong Kong SAR China. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMB: Automatic Key Term Extraction from Scientiﬁc Articles in GROBID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SigLex event, Jul 2010, Uppsala, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00493437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to meaning - information structuring in the PEER project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Retrieval Models and Regression Models for Prior Art Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2009 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODD as a generic specification platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text encoding in the era of mass digitization - Conference and Members' Meeting of the TEI Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Michigan, Nov 2009, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modification du paysage de la publication scientifique - l'expérience de la Société Max Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibilité de la recherche, de la publication aux partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ile de Science, CEA, Ecole Polytechnique, Sep 2008, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation of a Component-based Flexible Registry for Language Resources and Technolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Piperidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPDL, eSciDoc and language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Bibliothekswissenschaftliches Kolloquium (BBK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Modern Language Resource Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gènes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of standards for research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, elra, 2006, Gênes/Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the TEI and ODD, a pedagogical strip-tease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Text Encoding with TEI P5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An API for accessing the Data Category Registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kemps-Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2299-2302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lexicalized Tree-Adjoining Grammar for Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azim Roussanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gène/Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of multi-lingual scientific terminological resources using the ISO 16642 standard. The TermSciences initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Acquiring and representing multilingual, specialized lexicons: the case of biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Information Framework for Handling textual data in Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier David Fernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Active Media Technology - IEEE AMT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Takamatsu/Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reference Annotation Framework: A case for semantic content representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCS-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SIGSEM, Jan 2005, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00489935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Diachrony in Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Buchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACH/ALLC Conference 2005 - Conference 2005 Association for Computers and the Humanities/Association for Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Victoria, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Multilingual Information Framework in Applications using Textual Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enterprise Information Systems - ICEIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Miami/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for a normalized representation of Standard Arabic full form lexica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational morphology workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de 5 conférences invitées à l'UNISA (University of South Africa) et l'Université de Stellenbosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pretoria, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO and TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Annual Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Baltimore, Maryland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization in Multimodal Content Representation: Some Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an international standard on feature structure representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbonne, Portugal. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Grammar Based Term Extraction Model for Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyo Kageura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruo Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Computational Terminology - CompuTerm 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Suisse. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology standards at work: exploring several scenarios to implement ISO 16642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sébire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology in Advanced Management Applications. Multilingual Content Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TermNet, 2004, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Building Language Resources for Multi-Modal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mctait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mostefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An on-line data category registry for linguistic resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnonymie et ingénierie sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et ressources pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS-CNRS-CdeF-EPHE-INT, Dec 2004, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reference Annotation Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes : 4th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical descriptions for Vietnamese language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Joint Conference on Natural Language Processing - IJCNLP'04 / Workshop on Asian Language Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sanya, Hainan Island, China, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards going concrete: from LMF to Morphalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Enhancing and Using Electronic Dictionaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompetenzzentrum für EDV-Philologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Würzburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La FReeBank : vers une base libre de corpus annotés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Bick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multilingual Content in Digital Media: The Multilingual Information Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on the Integration of Knowledge, Semantics and Digital Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, London/United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Categories for a Normalized Reference Annotation Scheme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Discourse Anaphora and Anaphor Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Furnas, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Registry of Standard Data Categories for Linguistic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Evaluation of Coreference Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Rigouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper on data categories for data modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd DELOS Brainstorming Workshop on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Corvara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extensible Framework for Efficient Document Management Using RDF and OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Meena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACL on RDF and XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Barcelona, Spain, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles de la normalisation à la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique linguistique de corpus : constitution, archivage, évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation, formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La normalisation est-elle une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akela-Sun, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards going concrete: from LMF to Morphalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Computational Linguistics - COLING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coling, 2004, Genève/Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large Metadata Domain for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbonne, Portugal. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Conceptual Models by Knowledge Management Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Montroig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mechatronics and Robotics - MechRob'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society, 2004, Aachen, Germany. pp.1140-1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de normalisation pour les corpus et lexiques multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicométrie et corpus multilingues - JADT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Tools and Building Linguistic Resources for Vietnamese Morpho-Syntactic Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et ses évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Loriatech XML pour le BtoB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria, Oct 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent work by the SIGSEM working group on computationally adequate representation of multimodal semantic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS (Inference in Computational Semantics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVERGENCES 2003 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Library of Alexandria, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas pour l'étiquetage morpho-syntaxique de textes vietnamiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA (Association pour le Traitement Automatique des LAngues), Jun 2003, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling language resources - towards reference standards in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Natural Language and Information Processing Group, Computer Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Translation Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sénellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l'information pour mieux la trouver : XML, les métadonnées et le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation d'annotations langagières et XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIMSI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel to Represent Terminology Data Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum 2003 on Metadata Registries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation - the ISO (and NLP) perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHO IT Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Sep 2003, Lund, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference resolution as a facilitating process towards robust multimodal dialogue management: A cognitive grammar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Reference Resolution and Its Application to Question Answering and Summarization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Framework for MultiModal Meaning Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fifth International Workshop on Computational Semantics (IWCS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le balisage normalisé des concepts et documents en liaison avec les normes de l'EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de réflexion Normes et standards pour l'apprentissage en ligne (AUF-AFNOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées : des contenus aux structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres des professionnels de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outline of the International Standard Linguistic Annotation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Linguistic annotation : Getting the model right. ACL 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information à base d'ontologies dans une application de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre Terminologie et Intelligence Artificielle - TIA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France, pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with OLAC for the ATILF archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Tucnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Conference on Language Resources and Evaluation - LREC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Bird, H. Uszkoreit, G. Simons, 2002, Las Palmas, Spain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREP: A Language Repository Exchange Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Language Resources and Evaluation - LREC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Syntax and Ontologies for Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering - TKE'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal Content Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on International Standards of Terminology and Language Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palams, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2002 - Third International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Spain. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAMM - Multidimensional Information Access using Multiple Modalites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reithinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CLASS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhague, Denmark, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract model for the representation of multilingual terminological data : TMF-Terminological Markup Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon seminar 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reusable NLP Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2002, Las Palmas, Iles Canaries, Spain. pp.1116-1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATILF's computerized linguistic resources involved in cooperative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Tucsnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSNET/ENABLER Resources Information Infrastructure Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulcain - An Ontology-based Information Extraction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Natural Language to information systems - NLDB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSV, Information Technology University, Jun 2002, Stockholm, Sweden, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical experience with SALT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2002 - 3rd International Conference on Language Resources and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Language Resource Standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Natural Language Processing Pacific Rim Symposium (NLPRS 2001), Post-Conference Workshop on Language Resources in Asia, National Center of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Generated Interfaces in XML Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minit Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Interface Markup Language - UIMl'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCS 2001 - Workshop on Linguistic Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steven Bird, Peter Buneman and Mark Liberman, Nov 2001, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future trends in language resource standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFTerm (East Asian Forum on Terminology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract model for the representation of multilingual terminological data: TMF - Terminological Markup Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMA 2001 - 5th TermNet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Antwerp, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Resolution within the Framework of Cognitive Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloqium on Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Sebastian, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine and dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health care Industry - HealthCom'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, L'Aquila, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation des échanges de données en terminologie : les cas des relations dites conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Campenhoudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontre Terminologie et Intelligence Artificielle - TIA'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML support for Annotated Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Exploration, Workshop on Web-Based Language Documentation and Description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Framework for Syntactic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Computational Linguistics - ACl'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Information Technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, l'Aquila/Italie, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIISSAD, Integrated information technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Healthcare - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, l'Aquila/Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common XML-based Framework for Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st NLP and XML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Processing in the MIAMM Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on "Coordination and Fusion in Multimodal Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. Wahlster, H. Bunt, M. Maybury, Oct 2001, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common framework for linguistic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE workshop on Linguistic Interpretation of Corpora - LINC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Indefinites in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lancaster, United Kingdom. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for Language Technology: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Referring Expressions in Multimodal Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Natural Language Generation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Mitzpe Ramon, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhydro: a generic environment developed to edit and access multilingual terminological data on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Viscogliosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Descotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Campenhoudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Maritime Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turku, Finland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES/XML : An XML-based Standard for Linguistic Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized lexicography by means of a conceptual data base: establishing the format for a multilingual marine dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Viscogliosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Descotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Campenhoudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Maritime Terminology 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turku, Finland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedecine and Dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso argentino de control automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Multi-level Linguistic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on Large Corpus Annotation and Software Standards, Data Architectures and Software Support for Large Corpora,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Model of Dictionary Structure and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kilgarriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euralex 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Stuttgart, Germany. pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themes around Mate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final MATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Genericity of the Mate Annotation Famework : The Case of Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC EAGLES/ISLE Workshop on Meta-descriptions and Annotation Schemas for Multimodal/Multimedia Language Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and mormalization of multilingual dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « From Information to Knowledge Using Astronomical Databases »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de Strasbourg, Jun 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological approach to multimodal system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Gerbino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an editorial platform for a multilingual terminology the experience provided by the DHYDRO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th EUROLAN Summer School on Human Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Iasi, Roumania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and normalization of multilingual dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop from Information to Knowledge Using Astronomical Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MATE meta-scheme for coreference in dialogues in multiple languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Poesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL'99 Workshop Towards Standards and Tools for Discourse Tagging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, College Parc, United States. pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general XML-based distributed software architecture for accessing and sharing ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Saint-Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML Finland'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGML Users Group Finland, Sep 1999, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Interfaces: Extending the Pointing Paradigm by Visual Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTEXT 1999: Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Trento, Italy. pp.91-104, </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48315-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC : une expérience de télésurveillance de dialysés à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Nancy/France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual analysis of referring gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Intelligent User Interfaces - IUI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen DHYDRO : la normalisation à l'épreuve d'un forum terminologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blampain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Descotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la Coopération dans le Domaine de la Terminologie en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSLLI Workshop on Deixis, Demonstration &amp; Deictic belief in Multimedia Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Utrecht, The Netherlands, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatisation du Dictionnaire hydrographique international : normalisation et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessero Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie maritime : traduire et communiquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking-up multiple views of a Text: Discourse and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Grenada, Spain. pp.483-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures in Human-Computer Interaction: Does the artificial partner make any difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orage'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East meets West: Producing Multilingual Resources in a European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on a visual world : the role of perception in multimodal HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI '98 Workshop: Representations for Multi-modal Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, Wisconsin, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veins Theory: A Model of Global Discourse Cohesion and Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling-ACL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montréal, Canada. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Oriented Linguistic Resource Server: The Silfide Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRH 97 (Digital Resources in the Humanities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Oxford, United Kingdom. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage des références et coréférences dans les DHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACH-ALLC'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silfide Network: An Interactive Service for Using, Studying, Distributing and Sharing Natural Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGML/XML'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrastive Indexing Method and its Integration in Aquarelle Folders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Language Information Retrieval - third Delos workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILFIDE : Serveur Interactif pour la Langue Française, son Identité, sa Diffusion et son Etude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silfide project: an Open Access to Linguistic Resources in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Applications for a Multilingual Europe - Telri Seminar on Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting on-web existing SGML collections: examples from the Text Encoding Initiative (TEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The potential of XML for Web-based Applications, INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic (Bilingual) Dictionaries and Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Equivalence - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telri Seminar, Oct 1997, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Use of Language, Gesture and Speech for Multimodal Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints On The Use Of Language Gesture And Speech For Multimodal Dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Multimedia Language Processing (SIGMEDIA), Jul 1997, Madrid, Spain. pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et action dans le cadre d'une interface homme-machine multimodale : Etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Orsay sur les Sciences Cognitives - JIOSC'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we co-refer to the same object?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI-96 WORKSHOP: Towards a Standard Reference Model for Intelligent Multimedia Presentation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Prosody in Man-Machine Task-Oriented Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Integration of Gesture in Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Newark, Delaware, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Co-verbal Deictic Gesture in Multimodal Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture Workshop'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Concordances Parallèles Lingua : gestion de textes multilingues pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Internationales I.A. Génie Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which representation for a proper treatment of referring expressions in a man-machine multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCA Workshop on Spoken Dialogue Systems, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vigso, Denmark. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espace et dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et Science, 12es Rencontres Internationales de l'Audiovisuel Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France. pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference interpretation in a multimodal environment combining speech and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Intelligence and Multimodality in Multimedia Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Edinburgh, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la langue pour une recherche intelligente dans une base d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième séminaire IRMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Nancy, France. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue de commande et référents évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de travail "Anaphore et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing the world, towards a localised spatial reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Cognitive Science of Natural Language Processing (CSNLP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SN définis : anaphore, anaphore associative et cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anaphores et (in)cohérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, geste et multimodalité : quand dire c'est faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ERGO-IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Biarritz, France. pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et action, ou comment aménager son salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès TALN'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Marseille, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning objects in a graphical environment : reference and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Deixis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Deixis and Kentucki - USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frames, a unified model for the representation of reference and space in a Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Spoken Language Processing (ICSLP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning objects in a graphical environment: Reference and Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time, Space and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références et gestion du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque TALN'94, 7-8 avril 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, pp.134-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue homme-machine multi-modal ; vers la compréhension du geste de désignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Interface des mondes réels et virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la référence dans un dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS ``Images et langages''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way we speak and the structure of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFKI Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Sarrebrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de ici dans des énoncés de positionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Le dialogue homme-robot en langage naturel : problèmes psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodality: why and how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ERCIM on Multimodal Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Nancy, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce matin, il pleuvait (It was raining this morning) - A Time Proof Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Time, Space and Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Chateau de Bonas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations lexicales dans un dialogue oral homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique du PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions sémantiques apportées à l'étude des groupes nominaux en 'NdeN' : application à la machine à dicter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la référence à la modélisation de la tâche : vers une certaine idée du dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dialogue des Pôles Parole et Langage Naturel (GDR-PRC CHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Dourdan, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refering in a Multimodal Environment : from NL to designation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Venaco Workshop ESCA ETRW. The structure of multimodal dialogue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Acquafredda di Maratea, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Modal Human-Computer Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Egonomics Association / IEA 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France. pp.739-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Spatial and Temporal Information Produced by a Natural Language discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Modelling and Expertise Transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia Antipolis, France. pp.417-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">References in a Multimodal Dialogue : towards a Unified Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, langage, raisonnement : une même représentation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARC (Association pour la Recherche Cognitive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should an Oral Dialogue System be Modular?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Communication and Technology (EUROSPEECH 89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Paris, France. pp.2569-2572, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Eurospeech.1989-300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive d'expressions temporelles dans un dialogue homme-machine en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFCET-RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et vérification lexicale dans le cadre d'un dialogue oral homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mangeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images au texte : LECTAUREP, un projet de reconnaissance automatique d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2020: The Measurement of Images: Computational Approaches in the History and Theory of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example - Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example. Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 : "Bridges/Puentes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stand-off XML-TEI representation of reference annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aria Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahime Same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGfS 2018: 40. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSK. Make your Arts and Humanities research go standard. TEI inside !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2018 - Annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diachronic Digital Edition of the Petit Larousse illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Jackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the IFIP Digital Library in the HAL open publication repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries Opening Paths to Knowledge: LIBER Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEI conformant pivot format for the HAL back-office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding Initiative Conference and members meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENDARI Virtual Research Environment & Named Entity Recognition techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenzen überschreiten – Digitale Geisteswissenschaft heute und morgen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;lt;tiger2/&amp;gt; to ISOTiger – Community Driven Developments for Syntax Annotation in SynAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Faass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pareja-Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories (TLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Tübingen, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUDATIO-Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Lüdeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Odebrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schirmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring an APC policy - lessons learned and perspective after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesole retreat - "One for all and all for one: the opportunities and challenges bringing libraries and publishers together"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI guidelines: born to be open</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACDH-CH : Austrian Centre for Digital Humanities and Cultural Heritage Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vienne, Austria. , Lecture (6.1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual content management and standards with a view on AI developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4EI - Conference Artificial Intelligence for European Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Turin / Virtual, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café In' IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de sciences ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Sciences ouvertes et données en sciences du patrimoine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An editorial and technical journey into Post Publication Peer Review (PPPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friday Frontiers: A series of In-House Webinars for the DARIAH community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TEI as a modeling infrastructure: TEI beyond the TEI realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paderborn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité des données d’expérience pour les matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gérer les données dans des projets étudiant les matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in France: how the call of Jussieu reflects our social, technical and political landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open-Access-Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining Technologies at the service of Open Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung "Open Technology for an Open Society”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Berlin, Germany. pp.1-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning the interface between research and libraries: the data re-use charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesole retreat - "Serving Learning and Scholarship"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Documentation and Standards in Digital Humanities: TEI and the documentation of Mixtepec-Mixtec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2017: Proceedings of the 7th Conference of Japanese Association for Digital Humanities "Creating Data through Collaboration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in DARIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of Digital Research Infrastructures for the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Text Encoding Initiative as an Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Israeli Symposium on Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Jerusalem, Israel. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Open up? (Digital) Libraries at the Service of (Digital) Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesole Collection Development Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Villeneuve d´Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Text Encoding Initiative: 30 years of accumulated wisdom and its potential for a bright future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies &amp; Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of a scientific communication policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2016 "Data and Dissertations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets of IPERION CH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « Matériaux du patrimoine et patrimoine matériel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake up, standOff!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH in Motion – Tangible infrastructure for intangible information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangible Cultural Heritage and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI challenges in an accelerating digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiXiT Convention week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, The Hague, Netherlands. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'un espace ouvert de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libre accès et pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH - Shaping European Digital Research in the Arts and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIC DARIAH, l’alliance des humanités et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episciences IAM : un projet éditorial entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rivérieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition scientifique publique en Europe : objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curating academic publications — a perspective for research libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPSP International Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wyboston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI framework as a possible serialization for LMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendering endangered languages lexicons interoperable through standards harmonization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing knowledge through standards a perspective for the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Digital — Evolutionary and Revolutionary Aspects of Digitization (Nobel Syposium - 147) - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00438724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des énoncés langue+geste en situation de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e cycle romand de sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative - Selected Papers from the 2011 TEI Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Jannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fotis Jannidis and Malte Rehbein and Laurent Romary. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2013, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Introduction to the Fifth Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanke, Tobias and Romary, Laurent. TEI Consortium, 5, pp.NA, 2013, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Technical Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafydd Gibbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Mehler; Laurent Romary; Dafydd Gibbon. De Gruyter Mouton, pp.839, 2012, 978-3-11-018834-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine, langage et dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 352 p, 1998, 2-7384-5910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International standards for the identification and the description of languages and their varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonizing language data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35-60, 2025, 9783119148023. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783112208212-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Academic Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technology and the Practices of Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Book Publishers, pp.49-80, 2020, 978-1-78374-841-9. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0192.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Springing the Floor for a Different Kind of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technology and the Practices of Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Book Publishers, pp.207-234, 2020, 978-1-78374-841-9. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0192.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangential View on Impact for the Arts and Humanities through the Lens of the DARIAH-ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bente Maegaard; Riccardo Pozzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stay Tuned To The Future - Impact of the Research Infrastructures for Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki Editore, 2019, 978 88 222 6643 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowds for Clouds: Recent Trends in Humanities Research Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Kristel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agiati Benardou; Erik Champion; Costis Dallas; Lorna Hughes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Digital Tools and Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 978-1-4724-4712-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une communication scientifique ouverte et publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, éditer, éditorialiser. Nouveaux enjeux de la production numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Information &amp; Stratégie, 9782807306653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328192v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable data for sustainable infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Duşa and Dietrich Nelle and Günter Stock and Gert G. Wagner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing the Future: European Research Infrastructures for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCIVERO Verlag, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization of the formal representation of lexical information for NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries. An International Encyclopedia of Lexicography. Supplementary volume: Recent developments with special focus on computational lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.1266 - 1274, 2013, 978-3-11-023813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing human and machine dictionaries in Markup languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Lemnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rufus Gouws and Ulrich Heid andWolfgang Schweickard and Herbert Ersnt Wiegand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSK - Dictionaries. An International Encyclopedia of Lexicography. Supplementary volume: Recent developments with special focus on computational lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5.4, Mouton de Gruyter, pp.1195 - 1208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data formats for phonological corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand and Ulrike Gut and Gjert Kristoffersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Corpus Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehler, Alexander and Romary, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Technical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, 2012, 978-3-11-022494-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing knowledge through standards - A perspective for the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Grandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Digital: Evolutionary and Revolutionary Aspects of Digitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science History Publications, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding models for scholarly literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Iglezakis, Tatiana-Eleni Synodinou, Sarantos Kapidakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing and digital libraries: Legal and organizational issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.88-110, 2010, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-031-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions & Answers for TEI Newcomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Computerphilologie 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mentis Verlag, 2009, Jahrbuch für Computerphilologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards International Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laila Dybkjær and Holmer Hemsen and Wolfgang Minker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of Text and Speech Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.263-284, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données terminologiques : principes, modèles, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Widad Mustafa El Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et accès à l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 13 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAMM – A Multimodal Dialogue System Using Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reithinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Fedeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuppevelt, Jan C.J. van; Dybkjaer, Laila; Bernsen, Niels Ole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in natural Multimodal Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, 385 p., 2005, Text, Speech and Language Technology, Vol. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Syntactic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks: Building and Using Parsed Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.281-296, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique des contenus à la sémantique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Le Moal, Bernard Hidoine, Lisette Calderan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche d'information sur les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS Editions, pp.203-229, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel alignment of structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Véronis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.233-253, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'accès à des ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Pierrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2000, Traité IC2 * Information commande - communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Pierrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.331-349, 2000, Traité IC2 (Information communication et commande)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des énoncés langue+geste en situation de dialogue homme-machine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moeschler, Jacques and Beguelin, Marie-José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référence temporelle et nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2000, Sciences pour la communication, 3-906761-99-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une normalisation des ressources linguistiques : le serveur SILFIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Chibout, J. Mariani, N. Masson, F. Neel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation en ingénierie de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck Université, pp.631-642, 2000, "Actualités scientifiques" de l'AUPELF•UREF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring in a Multimodal Environment : from NL to designation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. M. Taylor and F. Néel and D. G. Bouwhuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Structure of Multimodal Dialogue II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, Amsterdam, pp.421-437, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles références dans les dialogues homme-machine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Sabah, J. Vivier, A. Vilnat, J.M. Pierrel, L. Romary, A. Nicolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine, langue et dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Harmattan, 1998, Figures de l'Interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SN définis : anaphore, anaphore associative et cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Mulder, W. and Tasmowski-De-Ryck, L. and Vetters, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations anaphoriques et (in)cohérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-97, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, dialogue finalisé et cognition spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Cognition Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, 19p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mets ça ici&amp;quot; où quand &amp;quot;ici&amp;quot; dépend de &amp;quot;ça&amp;quot;. L'interprétation de &amp;quot;ici&amp;quot; dans les énoncés de positionnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du dialogue homme-machine en langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 1996, Cognition, 978-2-909285-06-5- 266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of evolving reference in man-machine dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving reference and anaphora: time and objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et geste pour le dialogue homme-machine finalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caelen, Jean and Zreik, Khaldoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicationnel pour Concevoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Productions, pp.185-201, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations lexicales dans un dialogue homme-machine multimodal : application au traitement de la coréférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et inférence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Klincksieck, pp.203-229, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes nominaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lejosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lauvray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et inférence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Klincksieck, pp.279-314, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles of Open Science Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Bobrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hrynaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15807481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access guidelines for the arts and humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKOS and TBX vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Reineke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing maintenance and customization of archival standards using ODD (EAC-CPF revision proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Corpus d'apprentissage en ligne : Conception, réutilisation, échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00161113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame of Reference: Addressing the Challenges of Common Ground Representation in Situational Dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswesh Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Palan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting Textual and Contrastive Data from the HAL Publication Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kulumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Antoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665456v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build an Open Science Monitor based on publications? A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot analysis - Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Peroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Vergoulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Research Infrastructures in the Research Assessment Reform: A DARIAH Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel C. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Machine-Learning analysis of scientific PDF for monitoring the production and the openness of research data and software in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which TEI representation for the output of automatic transcriptions and their metadata? An illustrated proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001303v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : un écosystème pour une approche mutualisée de la transcription automatique des écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heritage Data Reuse Charter: from principles to research workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse agreement template between Cultural Heritage Institutions and researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Formalism for Encoding Stand-off annotations in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishing: New Opportunities for the Culture of Supply and the Nature of Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI-based representation of the PEER metadata profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal Content Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'intention du locuteur au cours d'une recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Anglade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un accès ouvert à des ressources linguistiques — bilan du projet Silfide et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de convivialité dans un dialogue de commande multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model for the representation of time in a man-machine dialogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Baromètre Science Ouverte Données et codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Enseignement Supérieur et de la Recherche; Université de Lorraine; Inria. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Data Seal of Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Marinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ELEXIS; DARIAH. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Papaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization Survival Kit (Final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies van Nispen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Joseba Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Bryant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D.11.4, Inria Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Japan – a multi-institutional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ambassade de France au Japon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Digital: Creating Change in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Trygve Truslew Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Immenhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ALLEA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Kristel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, services and user expectations--Prospects for DARIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] R EU 4.3.2, 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnerships, relationships and associated initiatives — Towards a strategic plan for DARIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] R EU 4.3.1, DARIAH. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tiger2/] Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zeldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEER D2.2 Final report on the provision of usage data and manuscript deposit procedures for publishers and repository managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer-Schur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Bulatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Harangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Horstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HANDLING MULTILINGUAL CONTENT IN DIGITAL MEDIA: A CRITICAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier David Fernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELAN Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Saint-Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverables D3.1-1 and D3.2-1, Inria. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Hydrographique International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires électroniques et normalisation - éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inria. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la définition d'un modèle cognitif autour de la représentation du temps dans un système de dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Henri Poincaré - Nancy 1, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1989NAN10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de hier et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Archives, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catalogues et GROBID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Du catalogue aux humanités numériques : quelles méthodes pour quels résultats ?, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01951107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique des contenus à la sémantique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bono, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId913"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Romary </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche Inria ;Directeur de la culture et de l'information scientifiques ;Président du comité TC 37 de l'ISO (langue et terminologie) ;Membre de l'agence de maintenance ISO/TC 37/SC 2/MA 1 de l'ISO 639 (codes des langues)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurentromary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0756-0508</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060702494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">romary_l_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">282014122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000388795444</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-5114-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">comité technique 37 de l'ISO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (langue et terminologie) depuis 2015Membre de l'agence de maintenance ISO/TC 37/SC 2/MA 1 de l'ISO 639 (codes des langues)Infrastructure européenne DARIAH, directeur général (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morais Dictionary: Following Best Practices in a Retro-digitized Dictionary Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (1), pp.125 - 147. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2024.0325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A crossroad between lexicography and terminology work: Knowledge organization and domain labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Scholarship in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Multilingual digital terminology, 38 (Supplement_1), pp.i17-i29. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/llc/fqad022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Lex-0 Etym – towards terse recommendations for the encoding of etymological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.4300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108781v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intelligence artificielle, une ouverture du champ des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 107, pp.4-5. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/arabesques.3043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SuperMat: Construction of a linked annotated dataset from superconductors-related publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sae Dieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akira Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Baptista de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suguru Iwasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials: Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (1), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/27660400.2021.1918396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101177v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, Encoding, and Annotating a Corpus of Parliamentary Debates in XML-TEI: A Cross-Linguistic Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From disparate disciplines to unity in diversity How the PARTHENOS project has brought European humanities Research Infrastructures together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Uiterwaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Niccolucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Krauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanities and Arts Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1-2), pp.101-116. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/ijhac.2021.0264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Concepts in Open Access Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jdmdh.5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981922v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entity-fishing: a DARIAH entity recognition and disambiguation service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Japanese Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.22-60. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17928/jjadh.5.1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découpler gestion des manuscrits de publication et évaluation par les pairs : la plateforme de gestion de revues Épisciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.202.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between SKOS and TBX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Reineke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">edition - Die Fachzeitschrift für Terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Begriffssysteme und ihre Darstellung, 19 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards multiscale archival digital data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Umanistica digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2532-8816/9046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit: for a Wider Use of Metadata Standards within Arts and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives et Bibliothèques de Belgique - Archief- en Bibliotheekwezen in België</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trust and Understanding: the value of metadata in a digitally joined-up world, ed. by R. Depoortere, T. Gheldof, D. Styven and J. Van Der Eycken, 106, pp.55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAD-ODD: A solution for project-specific EAD schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archival Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10502-018-9290-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gaps between Digital Humanities, Lexicography, and Linguistics: A TEI Dictionary for the Documentation of Mixtepec-Mixtec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries: Journal of the Dictionary Society of North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (2), pp.79-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DARIAH ERIC: Redefining Research Infrastructure for the Arts and Humanities in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Digital Humanities, 111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep encoding of etymological information in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.1643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296498v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data fluidity in DARIAH – pushing the agenda forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOTHEK Forschung und Praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (3), pp.350-357. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bfp-2016-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285917v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROBID - Information Extraction from Scientific Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Scientific Data Sharing and Re-use, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for language resources in ISO – Looking back at 13 fruitful years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">edition - Die Fachzeitschrift für Terminologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Data: Methodological Considerations on the Relationship between Dictionaries and Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mörth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Budin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schopper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI and LMF crosswalks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762664v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH: Advancing a digital revolution in the arts and humanities across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Chambers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-data &amp; Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chemin de l'Agence -- Pointillés de synchronisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 75, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;tiger2/&amp;gt; - Serialising the ISO SynAF Syntactic Object Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zeldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9288-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00612833v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour la représentation informatisée de données lexicales/Methoden der Speicherung lexikalischer Daten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicographica. International Annual for Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing for Historical Texts Michael Piotrowski (Leibniz Institute of European History) Morgan & Claypool (Synthesis Lectures on Human Language Technologies, edited by Graeme Hirst, volume 17), 2012, ix+157 pp; paperbound, ISBN 978-1608459469.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (1), pp.231-233. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/COLI_r_00180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissenschaftliche Arbeit und Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gegenworte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TextGrid, TEXTvre, and DARIAH: Sustainability of Infrastructures for Textual Scholarship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Hedges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Neuroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen M. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data management in the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent modelling of heterogeneous lexical structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Wegstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704511v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prototype for projecting HPSG syntactic lexica towards LMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Fehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal for language technology and computational linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.21-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719954v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Brunet, Ce qui compte - Ecrits choisis, tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives scientifiques en ligne : entretien avec Laurent Romary , propos recueillis par Dominique Chouchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, La nouvelle physiologie du goût, 443 Juillet-Août 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond institutional repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Armbruster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Library Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Repository Types - Challenges and barriers for subject-based repositories, research repositories, national repository systems and institutional repositories in serving scholarly communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Armbruster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Library Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (4), pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication scientifique : Pour le meilleur et pour le PEER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00424254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OA@MPS - a colourful view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Bibliothekswesen und Bibliographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexicon for Vietnamese language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Asian Language Processing: State-of-the-Art Resources and Processing, 40 (3-4), pp.291-309. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-007-9034-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle générique d'organisation de corpus en ligne : application à la FReeBank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.145-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Standard for a Linguistic Annotation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10 (3-4), pp.211-225. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S135132490400350X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Based Term Extraction Using ACABIT System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyo Kageura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruo Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Technical Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 103 (280), pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage référentiel en situation de dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 43 (2), pp.99-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle abstrait pour la représentation de terminologies multilingues informatisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gutenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 39-40, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC: A New « Intelligent » Telemedicine System to avoid hydration diorders in CAPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peritoneal Dialysis International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Vol. 20 (Sup. 1, S77)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du document électronique à son usage : le rôle central de la normalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Viscogliosi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaris Information Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silfide: A System for Open Access and Distributed Delivery of TEI Encoded Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (1-2), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1001787430094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télémédecine et Dialyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (3), pp.12-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle ère en dialyse péritonéale : la télémédecine intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Dialyse Péritonéale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1, S17)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrastive Indexing of Full Text Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique, langue et tâche dans un dialogue homme-machine finalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémiotiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.95-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Silfide : vers un accès ouvert aux ressources linguistiques francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-2, pp.77-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Machine Dialogues and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 26, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage, documentation et diffusion de ressources textuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Gutenberg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, TEI : Text Encoding Initiative, 24, pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00449898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lingua Parallel Concordancing Project: Managing Multilingual Texts for Educational Purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Woolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Electronic Texts and the Text Encoding Initiative, 5 (3), pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel lexique pour un traitement automatique de la référence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ce matin, il pleuvait », ou la référence à l'épreuve du temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 112, pp.74-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaphore, continuité du discours et dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anaphore et Deixis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of the Dempster-Shafer Rule in the Lexical Component of a Man-Machine Oral Dialog System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 8 (2), pp.159-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (270)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Cornejo Cárcamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Machine Translation Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le DIM PAMIR et l’inter/pluridisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’interdisciplinarité en action : les projets et les infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Paris-Saclay, Institut de l'Energie Soutenable, DIM PAMIR, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Modelling Corpus Citations in Computational Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Ionov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chiarcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Serasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELDA; ICCL, May 2024, Turin, Italy. pp.12385--12394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT-bio: Leveraging Continual Pre-training for Cost-Effective Models on French Biomedical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Touchent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric De La Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Grounding: Annotation and Analysis of Grounding Acts and Grounding Units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswesh Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemab Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Specifications for a Sustainable Management of Digitized Holocaust Testimonies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @LREC-COLING 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538552v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziqian Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Esamotunu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting With Generic Recognition Systems for Kuzushiji Documents: Furigana Extraction as a Use-Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH2024 - 13th Conference of Japanese Association for Digital Humanities “Leveraging AI and Digital Humanities for Sustainable Infrastructure”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADH, Sep 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science ouverte et Projets numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Bastidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Leoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Reshetnikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre annuelle du DIM PAMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DIM PAMIR, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effectiveness of Large Language Models in Establishing Conversational Grounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswesh Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manav Nitin Kapadnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Cassell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Computational Linguistics, Nov 2024, Miami, United States. pp.9767-9781, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Moreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04360229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mestivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Kubler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO LMF 24613-6: A Revised Syntax Semantics Module for the Lexical Markup Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDK 2023 – 4th Conference on Language, Data and Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling usage information in a legacy dictionary: from TEI Lex-0 to Ontolex-Lemon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities 2022 (COMHUM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire lausannois d’informatique et statistique textuelle, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170939v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science and research assessment: which agenda should the informatics community push forward?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paradinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSS 2023 - European Computer Science Summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Informatics Europe, Oct 2023, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT-bio : Un modèle de langue français savoureux et meilleur pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Touchent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric De La Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de CORIA-TALN 2023. Actes de la 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN), volume 1 : travaux de recherche originaux -- articles longs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.323-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain labelling in the Morais dictionary: bringing structure to unstructured lexicographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Biennial Dictionary Society of North America Conference (DSNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dictionary Society of North America, May 2023, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : enjeux et réalisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un outil numérique pour interroger les catalogues de vente : le projet DataCatalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlinking lexicographic data in the MORDigital project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLODREAM2022 - LLOD approaches for language data research and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallic(orpor)a : Extraction, annotation et diffusion de l’information textuelle et visuelle en diachronie longue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DataLab de la BnF : Restitution des travaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BnF DataLab, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Terminological and Ontological Principles into a Lexicographic Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarida Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on “Multilingual digital terminology today. Design, representation formats and management systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERTrade: Using Contextual Embeddings to Parse Old French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Grobol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DataCatalogue : présentation du projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Nurra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-Inria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pierrefitte-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Cleaner Document-Oriented Multilingual Crawled Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Abadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Ortiz Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Language Resources and Evaluation Conference - LREC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NER4Archives (named entity recognition for archives) : Conception et réalisation d’un outil de détection, de classification et de résolution des entités nommées dans les instruments de recherche archivistiques encodés en XML/EAD.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Piraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Culture-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture; Inria; Archives nationales, Mar 2022, Pierrefitte sur Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ungoliant: An Optimized Pipeline for the Generation of a Very Large-Scale Multilingual Web Corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Abadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMLC 2021 - 9th Workshop on Challenges in the Management of Large Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Limerick / Virtual, Ireland. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14618/ids-pub-10468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : Mutualisons la vérité de terrain !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2021 - Publier, partager, réutiliser les données de la recherche : les data papers et leurs enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESHS, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03398740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'un modèle affiné de reconnaissance d'écriture manuscrite avec eScriptorium et évaluation de ses performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Futurs Fantastiques - 3e Conférence Internationale sur l’Intelligence Artificielle appliquée aux Bibliothèques, Archives et Musées, AI4LAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MORDigital: The Advent of a New Lexicographical Portuguese Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLex 2021 - Seventh biennial conference on electronic lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195362v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NER4Archives (named entity recognition for archives) : méthodes et outils semi-automatiques pour reconnaître les entités nommées dans les instruments de recherche archivistiques encodés en XML/EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Clavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetano Piraino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Futurs Fantastiques - 3e Conférence Internationale sur l’Intelligence Artificielle appliquée aux Bibliothèques, Archives et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AI4LAM; Bibliothèque nationale de France, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03495486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From eScriptorium to TEI Publisher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brace your digital scholarly edition!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expanding the content model of annotationBlock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bawden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automating Artl@s – extracting data from exhibition catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Topalov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Joyeux-Prunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADH 2021 - Second International Conference of the European Association for Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Krasnoyarsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building A Corporate Corpus For Threads Constitution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadonfouet Tadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Student Research Workshop associated with the International Conference on Recent Advances in Natural Language Processing (RANLP’2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated Archiving of Research Software Artifacts : lessons learned from the French open archive (HAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Di Cosmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morane Gruenpeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Marmol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDCC 2020 - International Digital Curation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/ijdc.v15i1.698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pipeline to process and analyze Paris's old property address directories (XIXe -XXe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Elgarrista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLARIN Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clarin, Oct 2020, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Etymology in LMF/TEI: The Grande Dicionário Houaiss da Língua Portuguesa Dictionary as a Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a New State-of-the-Art for French Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617950v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de langue contextuels Camembert pour le français : impact de la taille et de l'hétérogénéité des données d'entrainement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2020 - 33ème Journées d’Études sur la Parole, 27ème Conférence sur le Traitement Automatique des Langues Naturelles, 22ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Nancy / Virtuel, France. pp.54-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784755v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolingual Approach to Contextualized Word Embeddings for Mid-Resource Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeLFT and entity-fishing : Tools for CLEF HIPE 2020 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanti Kristanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Thessaloniki / Virtual, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Extraction Workflow for Digitised Entry-based Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Joyeux-Prunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Saint-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual event 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Zagreb / Virtual, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL 2020 - 58th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Seattle / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2020.acl-main.645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting the Humanities through Research Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheena Bassett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leon Wessels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Krauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bente Maegaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hella Hollander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Digital Humanities in the Nordic Countries (DHN 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMF Reloaded</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Calzolari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AsiaLex 2019: Past, Present and Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparing the Dictionnaire Universel for Automatic Enrichment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Historical Lexicography and Lexicology (ICHLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02131598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Encoding of a Classical Mixtec Dictionary Using GROBID- Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELEX 2019: Smart Lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Pipeline for Processing Huge Corpora on Medium to Low Resource Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Workshop on the Challenges in the Management of Large Corpora (CMLC-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Cardiff, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14618/IDS-PUB-9021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI and the Mixtepec-Mixtec corpus: data integration, annotation and normalization of heterogeneous data for an under-resourced language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Language Documentation and Conservation (ICLDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From page to content – which TEI representation for HTR output?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Gen TEI, 2021 - TEI Conference and Members’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Weaton (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Dictionaries as Digital Editions and Connected Graphs: the Example of Le Petit Larousse Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Utrech, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place of lexicography in (computer) science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Academic Lexicography: Linguistic Knowledge Codification in the Era of Big Data and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frieda Steurs; Dirk Geeraerts; Niels Schiller; Marian Klamer; Iztok Kosem, Nov 2019, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling up Automatic Structuring of Manuscript Sales Catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rondeau Du Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2019: What is text, really? TEI and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Identification and Normalisation of Physical Measurements in Scientific Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiko Tanifuji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DocEng '19 - ACM Symposium on Document Engineering 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3342558.3345411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nénufar: Modelling a Diachronic Collection of Dictionary Editions as a Computational Lexical Resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELEX 2019: smart lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Sintra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How OCR Performance can Impact on the Automatic Extraction of Dictionary Content Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual Conference and Members’ Meeting of the Text Encoding Initiative Consortium (TEI) -What is text, really? TEI and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fueling Time Machine: Information Extraction from Retro-Digitised Address Directories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Brando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Mélanie-Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pinol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH2018 "Leveraging Open Data"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Mixtepec-Mixtec Etymology in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Lex-0: A Target Format for TEI-Encoded Dictionaries and Lexical Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Concepts in Open Access Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PUBMET 2018 - 5th Conference on Scholarly Publishing in the Context of Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Usability for Automatically Structuring Digitised Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX workshop at LREC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI-Lex0 Etym -towards terse(r) recommendations for the encoding of etymological information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference and Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatically Encoding Encyclopedic-like Resources in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presenting the Nénufar Project: a Diachronic Digital Edition of the Petit Larousse Illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBALEX 2018 - Globalex workshop at LREC2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Miyazaki, Japan. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retro-digitizing and Automatically Structuring a Large Bibliography Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Digital Humanities (EADH) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EADH, Dec 2018, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation tool for hadith corpus to generate TEI encoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advanced Intelligent Systems and Informatics (AISI’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALIF editor for generating Arabic normalized lexicons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The International Conference on Information and Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Jordan Section, Jordan University of Science and Technology, Apr 2017, Irbid, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding prototype of Al-Hadith Al-Shareef in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICALP 2017 - The 6th International Conference on Arabic Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Fes, Morocco. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachhaltigkeit durch Zusammenschluss: Die DARIAH Data Re-Use Charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHd 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Digital Humanities im deutschsprachigen Raum (DHd) e. V., Feb 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to cultural heritage data. A challenge for digital humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Baillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction of TEI Structures in Digitized Lexical Resources using Conditional Random Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Foppiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">electronic lexicography, eLex 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508868v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBX in ODD: Schema-agnostic specification and documentation for TermBase eXchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kara Warburton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOTKS 2017- Workshop on Language, Ontology, Terminology and Knowledge Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TermITH-Eval : a French Standard-Based Resource for Keyphrase Extraction Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bougouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Boudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC - Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Potoroz, Slovenia. pp.1924-1927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for interoperability between lexical resources using MDA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Lhioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AISI 2016 The 2nd International Conference on Advanced Intelligent Systems and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Initiatives towards New Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Heid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Trippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bański</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of the German Society for Computational Linguistics and Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Essen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic construction of a TMF Terminological Database using a transducer cascade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihebeddine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RANLP-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards modeling Arabic lexicons compliant LMF in OWL-DL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Lhioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EAG(CENDARI): customising EAG for research purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building infrastructures for archives in a digital world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APEx project, Jun 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959841v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A standard TMF modeling for Arabic patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihebeddine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episciences IAM: un projet éditorial entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Riverieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lowinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libre accès et recherche scientifique : vers de nouvelles valeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tunis, Tunisie. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBX goes TEI -- Implementing a TBX basic extension for the Text Encoding Initiative guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Infrastructure -- Modelling Scholarly Research and Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Schreibman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gradmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Hennicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Chambers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Nebraska-Lincoln, Jul 2013, Lincoln, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data models and the (blind ?) query of lexical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives on querying TEI-annotated data - TEI Conference and Members Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling frequency data -- Methodological considerations on the relationship between dictionaries and corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Budin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karlheinz Mörth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[tiger2] As a standardized serialisation for ISO 24615 - SynAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Chengyu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Faass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT11 - 11th international workshop on Treebanks and Linguistic Theories - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal. pp.37-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Developments for TEI ODD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cummings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rahtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syd Bauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Machine Translation Service for Scientific texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Senellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Schwenk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Demonstrations at the 13th Conference of the European Chapter of the Association for Computational Linguistics (EACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Avignon, France. pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined onomasiological and semasiological approach to the development of a comprehensive interface terminology for information storage and retrieval in primary health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vander Stichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jamoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISP-Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual summarisation of flowcharts in patent drawings for CLEF-IP 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Thean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Deltorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approach to the Creation of a Multilingual, Medical Interface Terminology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vander Stichele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cardillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Proceedings of the 9th International Conference on Terminology and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to meaning - information structuring in the PEER project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zadar, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLIF: A Metamodel to Represent and Exchange Multilingual Textual Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasredine Semar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC (Language Resources and Evaluation Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00518060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlining a scholarly workbench – publication and data as a continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eScidoc days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Royal Library, Nov 2010, Copenhaguen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an ISO Standard for Dialogue Act Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Alexandersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Carletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Woong Choe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Chengyu Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh conference on International Language Resources and Evaluation (LREC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model oriented approach to the mapping of annotation formats using standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Language Resource and Language Technology Standards, LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00527799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO-TimeML: An International Standard for Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pustejovsky James</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00479847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRISP: A Massive Multilingual Terminological Database for Scientiﬁc and Technical Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, La Valette, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments with citation mining and key-term extraction for Prior Art Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2010 - Conference on Multilingual and Multimodal Information Access Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Padua, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interoperability of ISO Standards for Language Resource Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICGL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hong Kong, Hong Kong SAR China. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMB: Automatic Key Term Extraction from Scientiﬁc Articles in GROBID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval 2010 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SigLex event, Jul 2010, Uppsala, Sweden. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00493437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Retrieval Models and Regression Models for Prior Art Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2009 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Corfu, Greece. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ODD as a generic specification platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text encoding in the era of mass digitization - Conference and Members' Meeting of the TEI Consortium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Michigan, Nov 2009, Ann Arbor, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modification du paysage de la publication scientifique - l'expérience de la Société Max Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visibilité de la recherche, de la publication aux partenariats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ile de Science, CEA, Ecole Polytechnique, Sep 2008, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundation of a Component-based Flexible Registry for Language Resources and Technolog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erhard Hinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Piperidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPDL, eSciDoc and language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berliner Bibliothekswissenschaftliches Kolloquium (BBK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lexicalized Tree-Adjoining Grammar for Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hong Phuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azim Roussanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gène/Italie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification of multi-lingual scientific terminological resources using the ISO 16642 standard. The TermSciences initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Acquiring and representing multilingual, specialized lexicons: the case of biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foundations of Modern Language Resource Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Levinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gènes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relevance of standards for research infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Monachini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, elra, 2006, Gênes/Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the TEI and ODD, a pedagogical strip-tease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Text Encoding with TEI P5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An API for accessing the Data Category Registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kemps-Snijders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Language Resources and Evaluation (LREC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Genoa, Italy. pp.2299-2302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposals for a normalized representation of Standard Arabic full form lexica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Multilingual Information Framework in Applications using Textual Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Enterprise Information Systems - ICEIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Miami/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Information Framework for Handling textual data in Digital Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier David Fernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Active Media Technology - IEEE AMT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Takamatsu/Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reference Annotation Framework: A case for semantic content representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCS-6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL SIGSEM, Jan 2005, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00489935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Diachrony in Dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Buchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACH/ALLC Conference 2005 - Conference 2005 Association for Computers and the Humanities/Association for Literary and Linguistic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Victoria, BC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue History Modelling for Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighth Workshop on the Semantics and Pragmatics of Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Pompeu Fabra, 2004, Barcelona, Spain. pp.41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnonymie et ingénierie sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Desveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et ressources pour les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS-CNRS-CdeF-EPHE-INT, Dec 2004, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An on-line data category registry for linguistic resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reference Annotation Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes : 4th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational morphology workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Série de 5 conférences invitées à l'UNISA (University of South Africa) et l'Université de Stellenbosch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pretoria, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISO and TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Annual Members' Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Baltimore, Maryland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization in Multimodal Content Representation: Some Methodological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an international standard on feature structure representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiyong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbonne, Portugal. pp.373-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Grammar Based Term Extraction Model for Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyo Kageura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teruo Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Daille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Computational Terminology - CompuTerm 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Suisse. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminology standards at work: exploring several scenarios to implement ISO 16642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sébire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology in Advanced Management Applications. Multilingual Content Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TermNet, 2004, Cologne, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on Building Language Resources for Multi-Modal Dialogue Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation - LREC'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution d'un corpus de dialogue oral pour l'évaluation automatique de la compréhension hors- et en- contexte du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mctait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mostefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etudes sur la Parole (JEP 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fès, Maroc. pp.357-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Meaning Representation for Generic Dialogue Systems Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annalisa Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbon (Portugal), Portugal. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00137088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical descriptions for Vietnamese language processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Joint Conference on Natural Language Processing - IJCNLP'04 / Workshop on Asian Language Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sanya, Hainan Island, China, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kompetenzzentrum für EDV-Philologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Burnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Würzburg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La FReeBank : vers une base libre de corpus annotés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eckhard Bick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multilingual Content in Digital Media: The Multilingual Information Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Workshop on the Integration of Knowledge, Semantics and Digital Media Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, London/United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Categories for a Normalized Reference Annotation Scheme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Discourse Anaphora and Anaphor Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Furnas, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards going concrete: from LMF to Morphalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Enhancing and Using Electronic Dictionaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Geneva, Switzerland, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Registry of Standard Data Categories for Linguistic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal, pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Evaluation of Coreference Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Popescu-Belis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Rigouste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005023v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position paper on data categories for data modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd DELOS Brainstorming Workshop on Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Corvara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100189v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extensible Framework for Efficient Document Management Using RDF and OWL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Meena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACL on RDF and XML</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Barcelona, Spain, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports possibles de la normalisation à la linguistique de corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique linguistique de corpus : constitution, archivage, évaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Caen, France, 79 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Tools and Building Linguistic Resources for Vietnamese Morpho-Syntactic Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Bon Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de normalisation pour les corpus et lexiques multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicométrie et corpus multilingues - JADT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Conceptual Models by Knowledge Management Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Montroig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Mechatronics and Robotics - MechRob'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Antennas and Propagation Society, 2004, Aachen, Germany. pp.1140-1145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards going concrete: from LMF to Morphalou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Francopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Computational Linguistics - COLING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coling, 2004, Genève/Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation, formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La normalisation est-elle une discipline</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Akela-Sun, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large Metadata Domain for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Uneson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Language Resources and Evaluation - LREC'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lisbonne, Portugal. pp.369-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information à base d'ontologies dans une application de veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontre Terminologie et Intelligence Artificielle - TIA'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Strasbourg, France, pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outline of the International Standard Linguistic Annotation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Linguistic annotation : Getting the model right. ACL 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation d'annotations langagières et XML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIMSI-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects Through Sub-Contexts in Multimodal Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Workshop on the Semantics and Pragmatics of Dialogue (DiaBruck'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Saarbrücken, Germany. pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML et ses évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Loriatech XML pour le BtoB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Loria, Oct 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent work by the SIGSEM working group on computationally adequate representation of multimodal semantic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS (Inference in Computational Semantics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling language resources - towards reference standards in NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Natural Language and Information Processing Group, Computer Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Translation Workflow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sénellart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Boitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Translation Summit IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l'information pour mieux la trouver : XML, les métadonnées et le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for language resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONVERGENCES 2003 - International Conference on the Convergence of Knowledge, Culture, Language and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Library of Alexandria, Dec 2003, Alexandria, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude de cas pour l'étiquetage morpho-syntaxique de textes vietnamiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Luong Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATALA (Association pour le Traitement Automatique des LAngues), Jun 2003, Batz-sur-mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metamodel to Represent Terminology Data Collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum 2003 on Metadata Registries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation - the ISO (and NLP) perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECHO IT Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lund University, Sep 2003, Lund, Suède</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference resolution as a facilitating process towards robust multimodal dialogue management: A cognitive grammar approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Reference Resolution and Its Application to Question Answering and Summarization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métadonnées : des contenus aux structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres des professionnels de l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Framework for MultiModal Meaning Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fifth International Workshop on Computational Semantics (IWCS-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Tilburg, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le balisage normalisé des concepts et documents en liaison avec les normes de l'EAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale de réflexion Normes et standards pour l'apprentissage en ligne (AUF-AFNOR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring to Objects with Spoken and Haptic Modalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth IEEE International Conference on Multimodal Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Pittsburgh, PA, United States. pp.99-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2002 - Third International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Spain. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal Content Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on International Standards of Terminology and Language Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palams, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Syntax and Ontologies for Information Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminology and Knowledge Engineering - TKE'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LREP: A Language Repository Exchange Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daan Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wittenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Declerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Language Resources and Evaluation - LREC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with OLAC for the ATILF archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Tucnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Conference on Language Resources and Evaluation - LREC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Bird, H. Uszkoreit, G. Simons, 2002, Las Palmas, Spain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAMM - Multidimensional Information Access using Multiple Modalites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reithinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CLASS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Copenhague, Denmark, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract model for the representation of multilingual terminological data : TMF-Terminological Markup Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papillon seminar 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Tokyo, Japan. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Reusable NLP Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2002, Las Palmas, Iles Canaries, Spain. pp.1116-1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical experience with SALT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2002 - 3rd International Conference on Language Resources and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Las Palmas, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulcain - An Ontology-based Information Extraction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Bekhouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Applications of Natural Language to information systems - NLDB'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DSV, Information Technology University, Jun 2002, Stockholm, Sweden, pp.64-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATILF's computerized linguistic resources involved in cooperative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Tucsnak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELSNET/ENABLER Resources Information Infrastructure Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Processing in the MIAMM Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar on "Coordination and Fusion in Multimodal Interaction"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W. Wahlster, H. Bunt, M. Maybury, Oct 2001, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a common framework for linguistic annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE workshop on Linguistic Interpretation of Corpora - LINC'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common Framework for Syntactic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Computational Linguistics - ACl'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Information Technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health Care Industry - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, l'Aquila/Italie, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for Language Resource Standardisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Natural Language Processing Pacific Rim Symposium (NLPRS 2001), Post-Conference Workshop on Language Resources in Asia, National Center of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Generated Interfaces in XML Based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minit Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User Interface Markup Language - UIMl'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRCS 2001 - Workshop on Linguistic Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steven Bird, Peter Buneman and Mark Liberman, Nov 2001, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normalisation des échanges de données en terminologie : les cas des relations dites conceptuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Campenhoudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontre Terminologie et Intelligence Artificielle - TIA'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Nancy, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML support for Annotated Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Exploration, Workshop on Web-Based Language Documentation and Description</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future trends in language resource standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFTerm (East Asian Forum on Terminology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference Resolution within the Framework of Cognitive Grammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloqium on Cognitive Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, San Sebastian, Spain. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An abstract model for the representation of multilingual terminological data: TMF - Terminological Markup Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMA 2001 - 5th TermNet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2001, Antwerp, Belgium. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension automatique du geste et de la parole spontanés en communication homme-machine : apport de la théorie de la pertinence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralité et gestualité (ORAGE) - Interactions et comportements multimodaux dans la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Aix-en-Provence, France. pp.390-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100581v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedicine and dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Health care Industry - HealthCom'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, L'Aquila, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIISSAD, Integrated information technologies for patients remote follow-up and homecare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Enterprise Networking and Computing in Healthcare - HealthCom 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, l'Aquila/Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Salience and Perceptual Grouping in Multimodal Interactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Information Presentation and Natural Multimodal Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Verona, Italy. pp.151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100576v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Common XML-based Framework for Syntactic Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st NLP and XML Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Tokyo, Japan, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Genericity of the Mate Annotation Famework : The Case of Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC EAGLES/ISLE Workshop on Meta-descriptions and Annotation Schemas for Multimodal/Multimedia Language Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Multi-level Linguistic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Workshop on Large Corpus Annotation and Software Standards, Data Architectures and Software Support for Large Corpora,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telemedecine and Dialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Mariot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Congreso argentino de control automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning Indefinites in Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lancaster, United Kingdom. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards for Language Technology: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Ljubjana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating Referring Expressions in Multimodal Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Natural Language Generation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Mitzpe Ramon, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialized lexicography by means of a conceptual data base: establishing the format for a multilingual marine dictionary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Viscogliosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Descotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Campenhoudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Maritime Terminology 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turku, Finland. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES/XML : An XML-based Standard for Linguistic Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhydro: a generic environment developed to edit and access multilingual terminological data on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Viscogliosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Descotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc van Campenhoudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Conference on Maritime Terminology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Turku, Finland. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Model of Dictionary Structure and Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Kilgarriff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euralex 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Stuttgart, Germany. pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion de contraintes pour la synchronisation des modalités et pour la résolution des références dans un énoncé multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les interfaces multimodales - 10 ans de multimodalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Grenoble, France. pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00112084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themes around Mate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final MATE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSLLI Workshop on Deixis, Demonstration &amp; Deictic belief in Multimedia Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Utrecht, The Netherlands, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contextual analysis of referring gestures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Conference on Intelligent User Interfaces - IUI'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Los Angeles, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen DHYDRO : la normalisation à l'épreuve d'un forum terminologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blampain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Descotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur la Coopération dans le Domaine de la Terminologie en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and normalization of multilingual dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop from Information to Knowledge Using Astronomical Databases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation and mormalization of multilingual dictionaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « From Information to Knowledge Using Astronomical Databases »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de Strasbourg, Jun 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing an editorial platform for a multilingual terminology the experience provided by the DHYDRO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th EUROLAN Summer School on Human Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Iasi, Roumania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological approach to multimodal system design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Gerbino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MATE meta-scheme for coreference in dialogues in multiple languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Poesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACL'99 Workshop Towards Standards and Tools for Discourse Tagging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, College Parc, United States. pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general XML-based distributed software architecture for accessing and sharing ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Saint-Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XML Finland'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGML Users Group Finland, Sep 1999, Helsinki, Finland. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Interfaces: Extending the Pointing Paradigm by Visual Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONTEXT 1999: Modeling and Using Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Trento, Italy. pp.91-104, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48315-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIATELIC : une expérience de télésurveillance de dialysés à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chanliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hervy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Nancy/France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">East meets West: Producing Multilingual Resources in a European Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaz Erjavec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting on a visual world : the role of perception in multimodal HCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI '98 Workshop: Representations for Multi-modal Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Madison, Wisconsin, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107515v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veins Theory: A Model of Global Discourse Cohesion and Coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coling-ACL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montréal, Canada. pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatisation du Dictionnaire hydrographique international : normalisation et utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bessero Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie maritime : traduire et communiquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00487748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marking-up multiple views of a Text: Discourse and Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Grenada, Spain. pp.483-488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures in Human-Computer Interaction: Does the artificial partner make any difference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orage'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, none</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et action dans le cadre d'une interface homme-machine multimodale : Etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales d'Orsay sur les Sciences Cognitives - JIOSC'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SILFIDE : Serveur Interactif pour la Langue Française, son Identité, sa Diffusion et son Etude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TALN'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A User-Oriented Linguistic Resource Server: The Silfide Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bourion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DRH 97 (Digital Resources in the Humanities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Oxford, United Kingdom. pp.303-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codage des références et coréférences dans les DHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACH-ALLC'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silfide Network: An Interactive Service for Using, Studying, Distributing and Sharing Natural Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGML/XML'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contrastive Indexing Method and its Integration in Aquarelle Folders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cross-Language Information Retrieval - third Delos workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silfide project: an Open Access to Linguistic Resources in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Applications for a Multilingual Europe - Telri Seminar on Language Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting on-web existing SGML collections: examples from the Text Encoding Initiative (TEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop The potential of XML for Web-based Applications, INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the Use of Language, Gesture and Speech for Multimodal Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints On The Use Of Language Gesture And Speech For Multimodal Dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL Special Interest Group on Multimedia Language Processing (SIGMEDIA), Jul 1997, Madrid, Spain. pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic (Bilingual) Dictionaries and Standardization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translation Equivalence - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Telri Seminar, Oct 1997, Montecatini Terme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do we co-refer to the same object?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI-96 WORKSHOP: Towards a Standard Reference Model for Intelligent Multimedia Presentation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Prosody in Man-Machine Task-Oriented Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Integration of Gesture in Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Newark, Delaware, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Co-verbal Deictic Gesture in Multimodal Dialogue System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gesture Workshop'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue de commande et référents évolutifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de travail "Anaphore et référence"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, espace et dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et Science, 12es Rencontres Internationales de l'Audiovisuel Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Paris, France. pp.215-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet de Concordances Parallèles Lingua : gestion de textes multilingues pour l'apprentissage des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Internationales I.A. Génie Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which representation for a proper treatment of referring expressions in a man-machine multimodal dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCA Workshop on Spoken Dialogue Systems, Theories and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Vigso, Denmark. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference interpretation in a multimodal environment combining speech and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Intelligence and Multimodality in Multimedia Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Edinburgh, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la langue pour une recherche intelligente dans une base d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième séminaire IRMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Nancy, France. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Références et gestion du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque TALN'94, 7-8 avril 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, pp.134-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et action, ou comment aménager son salon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès TALN'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Marseille, France. pp.165-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing the world, towards a localised spatial reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on the Cognitive Science of Natural Language Processing (CSNLP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix, geste et multimodalité : quand dire c'est faire faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ERGO-IA'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Biarritz, France. pp.491-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SN définis : anaphore, anaphore associative et cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Anaphores et (in)cohérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning objects in a graphical environment : reference and gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Colloquium on Deixis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Deixis and Kentucki - USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frames, a unified model for the representation of reference and space in a Man-Machine Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Spoken Language Processing (ICSLP-94)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positioning objects in a graphical environment: Reference and Gesture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time, Space and Identity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodality: why and how?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ERCIM on Multimodal Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Nancy, France. pp.59-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way we speak and the structure of the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFKI Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Sarrebrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue homme-machine multi-modal ; vers la compréhension du geste de désignation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Interface des mondes réels et virtuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la référence dans un dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CNRS ``Images et langages''</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de ici dans des énoncés de positionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Le dialogue homme-robot en langage naturel : problèmes psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la référence à la modélisation de la tâche : vers une certaine idée du dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dialogue des Pôles Parole et Langage Naturel (GDR-PRC CHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Dourdan, France. pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations lexicales dans un dialogue oral homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lexique du PRC Communication Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00525166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce matin, il pleuvait (It was raining this morning) - A Time Proof Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Time, Space and Movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Chateau de Bonas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restrictions sémantiques apportées à l'étude des groupes nominaux en 'NdeN' : application à la machine à dicter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Charpillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">References in a Multimodal Dialogue : towards a Unified Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH 91</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Genova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Modal Human-Computer Dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Egonomics Association / IEA 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France. pp.739-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Spatial and Temporal Information Produced by a Natural Language discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Modelling and Expertise Transfert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1991, Sophia Antipolis, France. pp.417-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refering in a Multimodal Environment : from NL to designation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Venaco Workshop ESCA ETRW. The structure of multimodal dialogue.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Acquafredda di Maratea, Italy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception, langage, raisonnement : une même représentation temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARC (Association pour la Recherche Cognitive)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should an Oral Dialogue System be Modular?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Speech Communication and Technology (EUROSPEECH 89)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Paris, France. pp.2569-2572, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Eurospeech.1989-300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive d'expressions temporelles dans un dialogue homme-machine en langage naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence AFCET-RFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction et vérification lexicale dans le cadre d'un dialogue oral homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mangeol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des images au texte : LECTAUREP, un projet de reconnaissance automatique d'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Terriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2020: The Measurement of Images: Computational Approaches in the History and Theory of the Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example - Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Biabiany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Illmayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH Annual Event</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Varsovie, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stand-off XML-TEI representation of reference annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aria Adli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahime Same</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGfS 2018: 40. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSK by example. Make your Arts and Humanities research go standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2018 : "Bridges/Puentes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Mexico, Mexico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SSK. Make your Arts and Humanities research go standard. TEI inside !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI2018 - Annual TEI Conference and Members Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902702v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Diachronic Digital Edition of the Petit Larousse illustré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bohbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Frontini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Jackiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Luxardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude CORLI : Traitements et standardisation des corpus multimodaux et web 2.0.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Standardization Survival Kit (SSK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities Benelux Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Utrecht, Netherlands. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the IFIP Digital Library in the HAL open publication repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Nivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libraries Opening Paths to Knowledge: LIBER Annual Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Helsinki, Finland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEI conformant pivot format for the HAL back-office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Farhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Text Encoding Initiative Conference and members meeting 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENDARI Virtual Research Environment & Named Entity Recognition techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenzen überschreiten – Digitale Geisteswissenschaft heute und morgen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From &amp;lt;tiger2/&amp;gt; to ISOTiger – Community Driven Developments for Syntax Annotation in SynAF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Eckart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertrud Faass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pareja-Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks and Linguistic Theories (TLT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Tübingen, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAUDATIO-Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Krause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Lüdeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolin Odebrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schirmbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring an APC policy - lessons learned and perspective after 7 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesole retreat - "One for all and all for one: the opportunities and challenges bringing libraries and publishers together"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI guidelines: born to be open</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACDH-CH : Austrian Centre for Digital Humanities and Cultural Heritage Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Vienne, Austria. , Lecture (6.1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual content management and standards with a view on AI developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI4EI - Conference Artificial Intelligence for European Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Turin / Virtual, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02961857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café In' IES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Nancy / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de sciences ouvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Sciences ouvertes et données en sciences du patrimoine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An editorial and technical journey into Post Publication Peer Review (PPPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friday Frontiers: A series of In-House Webinars for the DARIAH community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Berlin / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960535v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité des données d’expérience pour les matériaux anciens et patrimoniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Gérer les données dans des projets étudiant les matériaux anciens et patrimoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The TEI as a modeling infrastructure: TEI beyond the TEI realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paderborn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in France: how the call of Jussieu reflects our social, technical and political landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open-Access-Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining Technologies at the service of Open Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ringvorlesung "Open Technology for an Open Society”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Berlin, Germany. pp.1-65, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning the interface between research and libraries: the data re-use charter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesole retreat - "Serving Learning and Scholarship"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Documentation and Standards in Digital Humanities: TEI and the documentation of Mixtepec-Mixtec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2017: Proceedings of the 7th Conference of Japanese Association for Digital Humanities "Creating Data through Collaboration"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability in DARIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability of Digital Research Infrastructures for the Arts and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Berlin, Germany. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Text Encoding Initiative as an Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Israeli Symposium on Digital Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Jerusalem, Israel. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Open up? (Digital) Libraries at the Service of (Digital) Scholars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiesole Collection Development Retreat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Villeneuve d´Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake up, standOff!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Text Encoding Initiative: 30 years of accumulated wisdom and its potential for a bright future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Technologies &amp; Digital Humanities 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of a scientific communication policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETD 2016 "Data and Dissertations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lille, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets of IPERION CH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire « Matériaux du patrimoine et patrimoine matériel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions d'un espace ouvert de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libre accès et pays du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI challenges in an accelerating digital world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DiXiT Convention week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, The Hague, Netherlands. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH in Motion – Tangible infrastructure for intangible information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intangible Cultural Heritage and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH - Shaping European Digital Research in the Arts and Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIC DARIAH, l’alliance des humanités et du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episciences IAM : un projet éditorial entre rupture et continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Rivérieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition scientifique publique en Europe : objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the TEI framework as a possible serialization for LMF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendering endangered languages lexicons interoperable through standards harmonization.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Nijmegen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curating academic publications — a perspective for research libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPSP International Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Wyboston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00517052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing knowledge through standards a perspective for the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Digital — Evolutionary and Revolutionary Aspects of Digitization (Nobel Syposium - 147) - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00438724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des énoncés langue+geste en situation de dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e cycle romand de sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1996, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative - Selected Papers from the 2011 TEI Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fotis Jannidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Rehbein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fotis Jannidis and Malte Rehbein and Laurent Romary. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2013, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Introduction to the Fifth Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanke, Tobias and Romary, Laurent. TEI Consortium, 5, pp.NA, 2013, </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jtei.810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Technical Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Mehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dafydd Gibbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexander Mehler; Laurent Romary; Dafydd Gibbon. De Gruyter Mouton, pp.839, 2012, 978-3-11-018834-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine, langage et dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan, 352 p, 1998, 2-7384-5910-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International standards for the identification and the description of languages and their varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonizing language data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35-60, 2025, 9783119148023. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783112208212-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3. Academic Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technology and the Practices of Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Book Publishers, pp.49-80, 2020, 978-1-78374-841-9. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0192.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Springing the Floor for a Different Kind of Dance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Technology and the Practices of Humanities Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Open Book Publishers, pp.207-234, 2020, 978-1-78374-841-9. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11647/OBP.0192.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tangential View on Impact for the Arts and Humanities through the Lens of the DARIAH-ERIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bente Maegaard; Riccardo Pozzo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stay Tuned To The Future - Impact of the Research Infrastructures for Social Sciences and Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leo S. Olschki Editore, 2019, 978 88 222 6643 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowds for Clouds: Recent Trends in Humanities Research Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Kristel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agiati Benardou; Erik Champion; Costis Dallas; Lorna Hughes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Heritage Digital Tools and Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018, 978-1-4724-4712-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une communication scientifique ouverte et publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lisette Calderan; Pascale Laurent; Hélène Lowinger; Jacques Millet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier, éditer, éditorialiser. Nouveaux enjeux de la production numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Information &amp; Stratégie, 9782807306653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328192v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable data for sustainable infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Duşa and Dietrich Nelle and Günter Stock and Gert G. Wagner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing the Future: European Research Infrastructures for the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCIVERO Verlag, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization of the formal representation of lexical information for NLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionaries. An International Encyclopedia of Lexicography. Supplementary volume: Recent developments with special focus on computational lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mouton de Gruyter, pp.1266 - 1274, 2013, 978-3-11-023813-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing human and machine dictionaries in Markup languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Lemnitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rufus Gouws and Ulrich Heid andWolfgang Schweickard and Herbert Ersnt Wiegand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSK - Dictionaries. An International Encyclopedia of Lexicography. Supplementary volume: Recent developments with special focus on computational lexicography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5.4, Mouton de Gruyter, pp.1195 - 1208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00441215v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data formats for phonological corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Witt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Durand and Ulrike Gut and Gjert Kristoffersen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Corpus Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00630289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scholarly Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehler, Alexander and Romary, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Technical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, de Gruyter, 2012, 978-3-11-022494-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing knowledge through standards - A perspective for the humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karl Grandin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Digital: Evolutionary and Revolutionary Aspects of Digitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science History Publications, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding models for scholarly literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Holmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ioannis Iglezakis, Tatiana-Eleni Synodinou, Sarantos Kapidakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publishing and digital libraries: Legal and organizational issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.88-110, 2010, </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60960-031-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390966v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions & Answers for TEI Newcomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Computerphilologie 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mentis Verlag, 2009, Jahrbuch für Computerphilologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348372v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards International Standards for Language Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laila Dybkjær and Holmer Hemsen and Wolfgang Minker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of Text and Speech Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.263-284, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données terminologiques : principes, modèles, méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Salmon-Alt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Roumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Widad Mustafa El Hadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie et accès à l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 13 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIAMM – A Multimodal Dialogue System Using Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Reithinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Fedeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Pecourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kuppevelt, Jan C.J. van; Dybkjaer, Laila; Bernsen, Niels Ole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in natural Multimodal Dialogue Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, 385 p., 2005, Text, Speech and Language Technology, Vol. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding Syntactic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Ide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Abeillée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treebanks: Building and Using Parsed Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.281-296, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique des contenus à la sémantique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Le Moal, Bernard Hidoine, Lisette Calderan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche d'information sur les réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADBS Editions, pp.203-229, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance and Perceptual Constraints in Multimodal Referring Actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Landragin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Sharing: Reference and Presupposition in Language Generation and Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSLI Publications, pp.395-413, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel alignment of structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Véronis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Text Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, pp.233-253, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Pierrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.331-349, 2000, Traité IC2 (Information communication et commande)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'accès à des ressources linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Pierrel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2000, Traité IC2 * Information commande - communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation des énoncés langue+geste en situation de dialogue homme-machine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moeschler, Jacques and Beguelin, Marie-José. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référence temporelle et nominale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, 2000, Sciences pour la communication, 3-906761-99-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00521577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une normalisation des ressources linguistiques : le serveur SILFIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bruneseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Chibout, J. Mariani, N. Masson, F. Neel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et évaluation en ingénierie de langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions De Boeck Université, pp.631-642, 2000, "Actualités scientifiques" de l'AUPELF•UREF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring in a Multimodal Environment : from NL to designation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. M. Taylor and F. Néel and D. G. Bouwhuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Structure of Multimodal Dialogue II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, Amsterdam, pp.421-437, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00522032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles références dans les dialogues homme-machine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Sabah, J. Vivier, A. Vilnat, J.M. Pierrel, L. Romary, A. Nicolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine, langue et dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Harmattan, 1998, Figures de l'Interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SN définis : anaphore, anaphore associative et cohérence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Mulder, W. and Tasmowski-De-Ryck, L. and Vetters, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations anaphoriques et (in)cohérence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rodopi, pp.69-97, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, dialogue finalisé et cognition spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Cognition Spatiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Masson, 19p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00488852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mets ça ici&amp;quot; où quand &amp;quot;ici&amp;quot; dépend de &amp;quot;ça&amp;quot;. L'interprétation de &amp;quot;ici&amp;quot; dans les énoncés de positionnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du dialogue homme-machine en langage naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia, 1996, Cognition, 978-2-909285-06-5- 266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The treatment of evolving reference in man-machine dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving reference and anaphora: time and objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Benjamins, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et geste pour le dialogue homme-machine finalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bellalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caelen, Jean and Zreik, Khaldoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Communicationnel pour Concevoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Europia Productions, pp.185-201, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des groupes nominaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lejosne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lauvray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et inférence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Klincksieck, pp.279-314, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informations lexicales dans un dialogue homme-machine multimodal : application au traitement de la coréférence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique et inférence(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Klincksieck, pp.203-229, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Principles of Open Science Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Bobrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Dacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fressengeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain Hrynaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15807481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet scientifique du DIM PAMIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence de Viguerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de Science Ouverte du DIM Patrimoines matériels - Innovation, expérimentation et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Corbières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access guidelines for the arts and humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02106332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKOS and TBX vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detlef Reineke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883377v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ongoing maintenance and customization of archival standards using ODD (EAC-CPF revision proposal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium Corpus d'apprentissage en ligne : Conception, réutilisation, échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reffay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00161113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frame of Reference: Addressing the Challenges of Common Ground Representation in Situational Dialogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biswesh Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayank Palan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à Lire aux Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Kiessling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formats d'encodage de la notation musicale à l'épreuve d'un objectif de transcription manuscrite automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Romero-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bénière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cafiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harvesting Textual and Contrastive Data from the HAL Publication Repository</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kulumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Antoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665456v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to build an Open Science Monitor based on publications? A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot analysis - Computer Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Di Iorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Peroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanasis Vergoulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Research Infrastructures in the Research Assessment Reform: A DARIAH Position Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahel C. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale Machine-Learning analysis of scientific PDF for monitoring the production and the openness of research data and software in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121339v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HTR-United : un écosystème pour une approche mutualisée de la transcription automatique des écritures manuscrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Clérice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which TEI representation for the output of automatic transcriptions and their metadata? An illustrated proposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Scheithauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Chagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001303v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normes et patrimoine numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Heritage Data Reuse Charter: from principles to research workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse agreement template between Cultural Heritage Institutions and researchers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03367459v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CamemBERT: a Tasty French Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Javier Ortiz Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Formalism for Encoding Stand-off annotations in TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Publishing: New Opportunities for the Culture of Supply and the Nature of Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEI-based representation of the PEER metadata profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Medves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Multimodal Content Representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'intention du locuteur au cours d'une recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Anglade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00491642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'un accès ouvert à des ressources linguistiques — bilan du projet Silfide et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00468100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de convivialité dans un dialogue de commande multimodal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gaiffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive model for the representation of time in a man-machine dialogue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pierrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Baromètre Science Ouverte Données et codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aricia Bassinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Enseignement Supérieur et de la Recherche; Université de Lorraine; Inria. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexicographic Data Seal of Compliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toma Tasovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Marinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ELEXIS; DARIAH. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization Survival Kit (Final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Tadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Inria Paris. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliza Papaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Riondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelies van Nispen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kepa Joseba Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Bryant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D.11.4, Inria Paris. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Boust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Bruseker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526713v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on Standardization (draft)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Banski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Bowers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Degl’innocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Ďurčo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Deliverable 4.2, Inria. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Japan – a multi-institutional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ambassade de France au Japon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First edition of the web directory of IPERION CH instruments and databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge X. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Puren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D.2.3, IPANEMA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPERION CH Data Management Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Holowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D 2.1, Inria. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going Digital: Creating Change in the Humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Collins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Harrower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dag Trygve Truslew Haug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beat Immenhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ALLEA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Blanke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conny Kristel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies, services and user expectations--Prospects for DARIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] R EU 4.3.2, 2013, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARIAH-EU Annual Report 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DARIAH. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnerships, relationships and associated initiatives — Towards a strategic plan for DARIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] R EU 4.3.1, DARIAH. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Tiger2/] Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Zeldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zipser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00593903v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEER D2.2 Final report on the provision of usage data and manuscript deposit procedures for publishers and repository managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bayer-Schur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natasa Bulatovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Harangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfram Horstmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HANDLING MULTILINGUAL CONTENT IN DIGITAL MEDIA: A CRITICAL ANALYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyendra Kumar Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier David Fernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELAN Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe de Saint-Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverables D3.1-1 and D3.2-1, Inria. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatisation du Dictionnaire Hydrographique International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bonhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaires électroniques et normalisation - éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inria. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00460454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la définition d'un modèle cognitif autour de la représentation du temps dans un système de dialogue Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique. Université Henri Poincaré - Nancy 1, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1989NAN10082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives de hier et de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master 2 Archives, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les catalogues et GROBID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gabay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Du catalogue aux humanités numériques : quelles méthodes pour quels résultats ?, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01951107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la sémantique des contenus à la sémantique des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bono, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId913"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="824A9611"/>
+    <w:nsid w:val="EEE7CC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentromary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0756-0508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060702494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romary_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282014122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388795444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5114-2012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/fr/committee/48104.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04535611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Salgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2024.0325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ramos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030241v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3043" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108781v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.4300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097333v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Uiterwaal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Niccolucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Bassett" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Krauwer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Hollander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2021.0264" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101177v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foppiano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Dieb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Suzuki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Iwasaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2021.1918396" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0137" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01812100v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17928/jjadh.5.1_22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981922v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5081" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Reineke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2532-8816/9046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737568v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-018-9290-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124679v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296498v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.1643" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fischer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285917v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2016-0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz M&#246;rth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Budin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schopper" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.1356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762664v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chambers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991745v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612833v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zeldes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zipser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9288-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991842v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLI_r_00180" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hedges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Neuroth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. Smith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blanke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.774" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704511v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Wegstein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.540" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719954v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Haddar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Fehri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465197v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Armbruster" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-007-9034-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135132490400350X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Takeuchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Kageura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Koyama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chanliau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Viscogliosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522004v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mariot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522005v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bruneseaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1001787430094" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02472753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Woolls" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswesh Mohapatra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemab Hassan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854367v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bastidas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Reshetnikov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Nitin Kapadnis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.545" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854355v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170939v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Almeida" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04263250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paradinas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170974v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170779v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Piraino" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829309v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538195v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03195362v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331838v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Topalov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398740v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974946v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanti Kristanti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02618067v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264033v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380807v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358218v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272962v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111199v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118319v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294424v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ishii" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikiko Tanifuji" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342558.3345411" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272978v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047512v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Wessels" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Maegaard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708137v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819505v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728328v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850075v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Seillier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadjou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941534v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindemann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794105v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Maraoui" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02003975v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574543v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883832v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Busch" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582176v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508868v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581440v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pernes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Warburton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469966v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Ismail" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350524v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Lhioui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276816v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihebeddine Ammar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01464476v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Herzog" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Trippel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#324;ski" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005846v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959841v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950862v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005854v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801439v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schreibman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gradmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hennicke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922750v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922068v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770623v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cummings" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rahtz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Burnard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Bauman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Gaiffe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723349v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769199v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vander Stichele" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamoulle" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardillo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roumier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765413v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bosch" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Choi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chengyu Fang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Faass" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deltorn" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646223v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544997v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carletta" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Woong Choe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537845v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479847v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyong Lee" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527799v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518060v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semar" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490312v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510267v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441562v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493437v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411835v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433433v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525569v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521680v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Broeder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Hinrichs" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Piperidis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525567v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077780v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wittenburg" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Klein" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Levinson" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121474v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525566v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186560v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kemps-Snijders" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106159v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Phuong" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azim Roussanaly" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022424v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kramer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001118v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Kumar Gupta" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489935v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004958v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Buchi" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001117v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Akrout" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100191v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100187v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100199v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099855v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107805v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110779v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;bire" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100051v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100198v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100168v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005022v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107760v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bon Nguyen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100195v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100188v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100194v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bick" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001124v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005021v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099858v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/halshs-00005023v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100189v2" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107806v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Meena" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100190v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100193v2" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121489v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100200v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uneson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100185v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montroig" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szymanski" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100192v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107761v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526950v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526951v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525413v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107642v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525742v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487747v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;nellart" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525415v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526954v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525421v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099546v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302287v2" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525258v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525430v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526953v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525271v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107715v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bekhouche" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101041v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucnak" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100770v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101016v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100772v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100771v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100753v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reithinger" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526957v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100763v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526960v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucsnak" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100764v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100679v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525389v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100591v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minit Gupta" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100589v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525348v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100405v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100430v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100641v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100594v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Campenhoudt" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525277v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100593v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100580v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100647v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100592v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525344v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100590v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099390v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323339v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099352v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Husson" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Descotte" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525250v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099351v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526945v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525227v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164625v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kilgarriff" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099292v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525288v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526961v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079132v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerbino" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098928v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098929v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525171v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Poesio" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098880v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Saint-Rat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079181v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48315-2_8" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107819v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanliau" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hervy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098819v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098949v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blampain" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rohde" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098751v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487748v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessero Gilles" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416510v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristea" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098519v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526965v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lawson" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107515v2" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521889v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521653v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bourion" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433399v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521595v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525130v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521593v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525176v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525517v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525537v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757452v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521607v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525156v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521592v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521584v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521652v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521589v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schang" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526963v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521585v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526966v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525161v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521605v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525148v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521622v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pouteau" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521621v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164539v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellalem" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521606v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525180v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003807v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521586v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526964v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525516v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522037v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525178v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419543v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525166v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525142v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419526v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521620v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526962v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521657v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521597v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521601v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Eurospeech.1989-300" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521599v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521619v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mangeol" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008579v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151788v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biabiany" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Illmayer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848882v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876327v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Adli" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Engel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahime Same" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01902702v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587687v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221774v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577975v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Meyer" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085219v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eckart" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pareja-Lora" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574399v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krause" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke L&#252;deling" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Odebrecht" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schirmbacher" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223806v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864525v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961857v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03006187v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215548v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960535v2" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265036v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215228v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881469v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708771v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223769v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744813v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516487v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618017v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513674v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374597v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345623v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289058v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374102v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260042v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254365v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131728v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084403v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517052v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511769v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438724v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521576v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Jannidis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Rehbein" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jtei.revues.org/690" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.690" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922223v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.810" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786386v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mehler" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd Gibbon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098423v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415482v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112208212-003" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464616v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0192.03" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464622v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0192.09" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094713v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248562v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Kristel" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328192v4" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807306653-publier-editer-editorialiser" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992220v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436328v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441215v2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Lemnitzer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630289v2" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593677v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531019v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390966v2" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmes" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-031-0" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348372v2" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650597v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096910v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005453v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fedeler" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pecourt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079163v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079150v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367603v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521669v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099211v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521577v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099254v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522032v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521658v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416589v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488852v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468494v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521581v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416585v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521580v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521582v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lejosne" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lauvray" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106332v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet T&#243;th-Czifra" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883377v3" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677185v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00161113v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avouris" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479462v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charlot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Duca" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Palan" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665456v3" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vimont" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854788v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362464v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Iorio" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Peroni" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Vergoulis" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136772v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel C. Ackermann" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121339v3" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04001303v3" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124743v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598115v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475692v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367459v2" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061548v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pose" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853293v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659856v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323338v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491642v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Anglade" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468100v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537742v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721871v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391570v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344267v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Marinski" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703121v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Papaki" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513531v2" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703114v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503235v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies van Nispen" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Joseba Rodriguez" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703107v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154796v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Collins" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Harrower" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Trygve Truslew Haug" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Immenhauser" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lauer" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703098v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912653v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703088v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703073v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150112v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593903v2" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735753v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer-Schur" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Bulatovic" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Harangi" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Horstmann" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001120v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875371v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460457v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460454v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748106v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989NAN10082" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215531v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01951107v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526956v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurentromary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0756-0508" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060702494" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/romary_l_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/282014122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388795444" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-5114-2012" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iso.org/fr/committee/48104.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04535611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Salgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rute Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Fahad Khan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2024.0325" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Ramos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Khan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/llc/fqad022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03108781v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Bowers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Herold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.4300" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030241v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/arabesques.3043" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03101177v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Foppiano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sae Dieb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Suzuki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Baptista de Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suguru Iwasaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27660400.2021.1918396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097333v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03402145v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Uiterwaal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Niccolucci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheena Bassett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Krauwer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hella Hollander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/ijhac.2021.0264" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01981922v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.5081" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01812100v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17928/jjadh.5.1_22" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.202.0137" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02398820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Reineke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Riondet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2532-8816/9046" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124679v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01737568v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-018-9290-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fischer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mertens" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01296498v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.1643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285917v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bfp-2016-0039" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01673305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lopez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01220925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz M&#246;rth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Budin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schopper" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.1356" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762664v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913691v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Chambers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Millet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00612833v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Zeldes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zipser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9288-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Witt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COLI_r_00180" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922220v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hedges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Neuroth" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen M. Smith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blanke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.774" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00704511v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Wegstein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719954v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Haddar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Fehri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00680230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Armbruster" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465197v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424254v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201451v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Luong Vu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-007-9034-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ide" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S135132490400350X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Takeuchi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyo Kageura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruo Koyama" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100981v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100588v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chanliau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thomesse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099209v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Benoit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonhomme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Viscogliosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098868v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bruneseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1001787430094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mariot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522005v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02472753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521612v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449898v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mehl" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Woolls" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521617v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854355v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ionov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chiarcos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serasset" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528508v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Touchent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric De La Clergerie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biswesh Mohapatra" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemab Hassan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cassell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04738212v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Bastidas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Leoni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Reshetnikov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881738v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manav Nitin Kapadnis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.545" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117132v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170939v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Almeida" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04263250v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paradinas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130187v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167622v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170974v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930542v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Javier Ortiz Su&#225;rez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Christensen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736840v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grobol" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regnault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Ortiz Suarez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03618381v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duyrat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nurra" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536361v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Abadji" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625734v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clavaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Charbonnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Terriel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Piraino" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03301590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/ids-pub-10468" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538195v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Rostaing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03195362v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380805v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bartz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331838v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Topalov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Corbi&#232;res" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rondeau Du Noyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Joyeux-Prunel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03351533v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadonfouet Tadjou" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Marie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elgarrista" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Brando" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khemakhem" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02618067v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02617950v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Dupont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Muller" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784755v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Dupont" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02863875v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.156" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974946v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanti Kristanti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508549v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saint-Raymond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02889805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.acl-main.645" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02047512v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Wessels" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Maegaard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02118319v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131598v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264033v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02148693v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14618/IDS-PUB-9021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380807v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02111199v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bohbot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358218v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272962v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02294424v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Ishii" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikiko Tanifuji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3342558.3345411" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02272978v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Williams" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814189v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pinol" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02003975v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265312v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01900303v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708137v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075506v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01819505v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728328v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850075v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Puren" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Seillier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tadjou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941534v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindemann" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794105v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Maraoui" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Ismail" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574543v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03883832v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Busch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508868v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01581440v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Pernes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kara Warburton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693805v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bougouin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barreaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boudin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350524v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Lhioui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01464476v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Herzog" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Heid" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Trippel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Ba&#324;ski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01276816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihebeddine Ammar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005854v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00959841v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medves" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005846v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100144v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riverieux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lowinger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00950862v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801439v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Schreibman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gradmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Hennicke" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922750v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922068v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765413v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bosch" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Choi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chengyu Fang" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Faass" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00770623v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Cummings" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rahtz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Burnard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syd Bauman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Gaiffe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00723349v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Lambert" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Senellart" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schwenk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769199v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vander Stichele" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jamoulle" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cardillo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Roumier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00728779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thean" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deltorn" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646223v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537302v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Bretel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00518060v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Francopoulo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasredine Semar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537845v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Bunt" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexandersson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carletta" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Woong Choe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527799v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00479847v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pustejovsky James" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyong Lee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510267v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00493437v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411835v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433433v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525569v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521680v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Broeder" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Declerck" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Hinrichs" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Piperidis" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525567v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106159v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Hong Phuong" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azim Roussanaly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khayari" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schneider" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kramer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077780v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wittenburg" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Klein" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Levinson" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121474v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Monachini" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525566v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186560v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kemps-Snijders" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ducret" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004541v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Akrout" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001117v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Kumar Gupta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001118v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier David Fern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00489935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004958v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Buchi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137091v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100168v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100198v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005022v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100191v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100187v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100199v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099855v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107805v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110779v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;bire" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100051v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100201v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mctait" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mostefa" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137088v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Ricci" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107760v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Bon Nguyen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100188v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100194v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bick" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001124v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005021v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100195v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099858v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/halshs-00005023v2" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Popescu-Belis" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Rigouste" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100189v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Meena" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100190v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107761v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100192v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100185v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Montroig" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Szymanski" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121489v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100193v2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100200v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Uneson" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107715v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bekhouche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525271v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526954v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136514v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526950v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526951v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525742v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487747v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;nellart" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boitet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525415v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525413v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107642v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525421v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099546v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01302287v2" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526953v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525258v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525430v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112772v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bellalem" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100771v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100772v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101016v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100770v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101041v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucnak" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100753v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Reithinger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauer" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526957v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100763v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kow" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100679v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100764v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526960v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucsnak" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525344v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100590v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100593v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100580v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bellot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525389v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100591v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minit Gupta" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100589v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100594v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc van Campenhoudt" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525277v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525348v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100430v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100405v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/inria-00100581v2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100641v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100647v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/inria-00100576v2" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100592v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaz Erjavec" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525288v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaaff" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525227v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526945v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099390v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525378v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323339v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099351v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Husson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Descotte" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525250v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099352v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164625v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kilgarriff" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112084v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099292v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098751v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angeli" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wolff" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098819v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098949v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blampain" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rohde" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098929v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526961v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098928v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079132v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerbino" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525171v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Poesio" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098880v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Saint-Rat" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079181v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48315-2_8" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107819v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chanliau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hervy" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526965v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Lawson" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107515v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521889v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cristea" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00487748v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessero Gilles" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416510v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098519v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521607v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521593v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521653v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bourion" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433399v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521595v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525130v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525176v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525517v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757452v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525537v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525156v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521592v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521584v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525161v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526963v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521652v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521589v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schang" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521585v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526966v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubois" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003807v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521621v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521605v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521622v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pouteau" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525148v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164539v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellalem" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521606v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525180v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525178v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525516v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521586v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526964v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522037v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525142v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525166v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419543v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403955v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Klein" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521657v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521620v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526962v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419526v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521597v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521601v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Eurospeech.1989-300" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521599v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521619v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mangeol" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008579v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02151788v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biabiany" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Illmayer" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876327v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aria Adli" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Engel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahime Same" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848882v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01902702v2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873805v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bohbot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faucher" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587687v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01327170v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Farhi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221774v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01577975v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Meyer" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085219v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Eckart" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pareja-Lora" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01574399v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Krause" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke L&#252;deling" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Odebrecht" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schirmbacher" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223806v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864525v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02961857v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03006187v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215548v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02960535v2" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215228v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265036v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881469v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708771v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223769v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01744813v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01516487v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618017v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513674v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374102v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Banski" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meoni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374597v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345623v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01289058v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01131728v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01254365v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260042v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084403v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002820v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Riv&#233;rieux" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millet Jacques" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511769v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00517052v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438724v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521576v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fotis Jannidis" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Rehbein" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jtei.revues.org/690" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.690" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922223v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.810" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786386v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mehler" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafydd Gibbon" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098423v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415482v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112208212-003" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464616v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0192.03" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02464622v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0192.09" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02094713v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248562v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Kristel" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01328192v4" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807306653-publier-editer-editorialiser" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00992220v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436328v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00441215v2" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Lemnitzer" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630289v2" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593677v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531019v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390966v2" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Holmes" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60960-031-0" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348372v2" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650597v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096910v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005453v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Fedeler" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pecourt" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079163v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079150v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112841v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367603v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099211v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521669v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00521577v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099254v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522032v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521658v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416589v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00488852v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468494v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521581v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416585v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521582v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lejosne" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lauvray" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521580v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162786v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Bobrov" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Hrynaszkiewicz" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15807481" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255210v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rouget" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Thomas" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03758054v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106332v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet T&#243;th-Czifra" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883377v3" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677185v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00161113v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chanier" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avouris" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479462v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Charlot" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Duca" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Palan" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05478071v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Romero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665456v3" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kulumba" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Antoun" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vimont" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854788v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362464v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Iorio" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Guha" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Peroni" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanasis Vergoulis" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136772v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel C. Ackermann" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121339v3" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04124743v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04001303v3" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598115v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475692v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03367459v2" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02445946v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01061548v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pose" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853293v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659856v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323338v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491642v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Anglade" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468100v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537742v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721871v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05391570v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344267v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Marinski" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01513531v2" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703121v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Papaki" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01503235v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies van Nispen" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kepa Joseba Rodriguez" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Bryant" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703114v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01560563v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Degl&#8217;innocenti" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej &#270;ur&#269;o" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703107v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138440v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Holowati" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139658v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154796v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Collins" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Harrower" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Trygve Truslew Haug" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Immenhauser" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Lauer" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703098v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00912653v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703088v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703073v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150112v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00593903v2" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00735753v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bayer-Schur" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Bulatovic" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Harangi" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Horstmann" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001120v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01875371v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460457v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460454v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748106v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1989NAN10082" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03215531v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01951107v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526956v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>