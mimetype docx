--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,278 +368,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inherited non‐syndromic polydactyly in a Berber and Arabian‐Berber horse family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rise of rat models for Duchenne muscular dystrophy and therapeutic evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Relaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella Baville</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peggy Lafuste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Taglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/evj.14472⟩</w:t>
+              <w:t xml:space="preserve">Skeletal Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13395-025-00395-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038225v1</w:t>
+                <w:t xml:space="preserve">hal-05389593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise of rat models for Duchenne muscular dystrophy and therapeutic evaluations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Relaix</w:t>
+                <w:t xml:space="preserve">Inherited non‐syndromic polydactyly in a Berber and Arabian‐Berber horse family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Baville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Carstanjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Thomas-Cancian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Lafuste</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathale Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Muscle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Equine Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (6), pp.1511-1519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13395-025-00395-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/evj.14472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389593v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cardiolipin in proton transmembrane flux and localization</w:t>
               </w:r>
@@ -1151,6828 +1151,6560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor interacting protein kinase‐3 mediates both myopathy and cardiomyopathy in preclinical animal models of Duchenne muscular dystrophy</w:t>
+                <w:t xml:space="preserve">Hacd2 deficiency in mice leads to an early and lethal mitochondrial disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bencze</w:t>
+                <w:t xml:space="preserve">Nahed Khadhraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Periou</w:t>
+                <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Punzón</w:t>
+                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valentina Taglietti</w:t>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13265⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 69, pp.101677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2023.101677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304618v1</w:t>
+                <w:t xml:space="preserve">hal-04115564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacd2 deficiency in mice leads to an early and lethal mitochondrial disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nahed Khadhraoui</w:t>
+                <w:t xml:space="preserve">Thyroid-stimulating hormone receptor signaling restores skeletal muscle stem cell regeneration in rats with muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Taglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Prola</w:t>
+                <w:t xml:space="preserve">Lea Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+                <w:t xml:space="preserve">Oriane Bergiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Blondelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillaud</w:t>
+                <w:t xml:space="preserve">Nastasia Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2023.101677⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (685), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.add5275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115564v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thyroid-stimulating hormone receptor signaling restores skeletal muscle stem cell regeneration in rats with muscular dystrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Receptor interacting protein kinase‐3 mediates both myopathy and cardiomyopathy in preclinical animal models of Duchenne muscular dystrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bencze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Periou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Punzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Taglietti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nastasia Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (685), </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.2520 - 2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.add5275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150315v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptor interacting protein kinase‐3 mediates both myopathy and cardiomyopathy in preclinical animal models of Duchenne muscular dystrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valentina Taglietti</w:t>
+                <w:t xml:space="preserve">Cani-DNA, un CRB qui a du chien! Réseau de collecte de prélèvements de chiens par les vétérinaires pour la recherche biomédicale et la diversité génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Botherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lagoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Hedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13265⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509896v1</w:t>
+                <w:t xml:space="preserve">hal-04623793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cani-DNA, un CRB qui a du chien! Réseau de collecte de prélèvements de chiens par les vétérinaires pour la recherche biomédicale et la diversité génétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Hedan</w:t>
+                <w:t xml:space="preserve">Duchenne muscular dystrophy trajectory in R-DMDdel52 preclinical rat model identifies COMP as biomarker of fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Taglietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Bronisz-Budzyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busra Mirciloglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40478-022-01355-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art05⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04623793v1</w:t>
+                <w:t xml:space="preserve">hal-03828280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchenne muscular dystrophy trajectory in R-DMDdel52 preclinical rat model identifies COMP as biomarker of fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rodrigues</w:t>
+                <w:t xml:space="preserve">A dog model for centronuclear myopathy (CNM) carrying the most common DNM2 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Landwerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Relaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), pp.dmm049219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.049219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40478-022-01355-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03828280v1</w:t>
+                <w:t xml:space="preserve">hal-03613313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dog model for centronuclear myopathy (CNM) carrying the most common DNM2 mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Böhm</w:t>
+                <w:t xml:space="preserve">Cardiolipin content controls mitochondrial coupling and energetic efficiency in muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Barthélémy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Relaix</w:t>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Piquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.eabd6322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.049219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03613313v1</w:t>
+                <w:t xml:space="preserve">hal-03105418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiolipin content controls mitochondrial coupling and energetic efficiency in muscle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Isolation and Phospholipid Enrichment of Muscle Mitochondria and Mitoplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Denis</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Baroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03105418v1</w:t>
+                <w:t xml:space="preserve">hal-03432287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Phospholipid Enrichment of Muscle Mitochondria and Mitoplasts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Joubert</w:t>
+                <w:t xml:space="preserve">Feline chimerism revealed by DNA profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Jaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dufaure de Citres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (4), pp.631-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03432287v1</w:t>
+                <w:t xml:space="preserve">hal-02888647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of SARS-CoV-2 infection in cats and dogs in close contact with a cluster of COVID-19 patients in a veterinary campus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Temmam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djérène Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Behillil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Enouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.100164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.onehlt.2020.100164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline chimerism revealed by DNA profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Gache</w:t>
+                <w:t xml:space="preserve">Genome wide association study of 40 clinical measurements in eight dog breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukihide Momozawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Battaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Wiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.6520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63457-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.12957⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888647v1</w:t>
+                <w:t xml:space="preserve">inserm-02875523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of 40 clinical measurements in eight dog breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jørgen Koch</w:t>
+                <w:t xml:space="preserve">Genetic heterogeneity of polydactyly in Maine Coon cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Conchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fusellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Duchenij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1098612X2090506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1098612X20905061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63457-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02875523v1</w:t>
+                <w:t xml:space="preserve">hal-02484604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic heterogeneity of polydactyly in Maine Coon cats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vieira</w:t>
+                <w:t xml:space="preserve">Differential physiological role of BIN1 isoforms in skeletal muscle development, function and regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Prokic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda S Cowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Kutchukian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Tasfaout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.044354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1098612X20905061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02484604v1</w:t>
+                <w:t xml:space="preserve">hal-02964521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential physiological role of BIN1 isoforms in skeletal muscle development, function and regeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hichem Tasfaout</w:t>
+                <w:t xml:space="preserve">X-linked muscular dystrophy in a Labrador Retriever strain: phenotypic and molecular characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skeletal Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13395-020-00239-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dmm.044354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964521v1</w:t>
+                <w:t xml:space="preserve">hal-02934725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-linked muscular dystrophy in a Labrador Retriever strain: phenotypic and molecular characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert B Weiss</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;NIPAL4&amp;lt;/i&amp;gt; deletion identified in an American Bully with autosomal recessive congenital ichthyosis and response to topical therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelle Cochet‐Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reyes‐Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Jaraud‐Darnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skeletal Muscle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.112 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vms3.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13395-020-00239-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934725v1</w:t>
+                <w:t xml:space="preserve">hal-03704082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dog Model in the Spotlight Legacy of a Trustful Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuromuscular Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (4), pp.421-451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JND-190394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIPAL4 deletion identified in an American Bully with autosomal recessive congenital ichthyosis and response to topical therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tiret</w:t>
+                <w:t xml:space="preserve">Feline low-grade alimentary lymphoma: an emerging entity and a potential animal model for human disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Paulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Couronné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Poder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Delverdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-018-1635-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vms3.149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04562129v1</w:t>
+                <w:t xml:space="preserve">hal-02068155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;NIPAL4&amp;lt;/i&amp;gt; deletion identified in an American Bully with autosomal recessive congenital ichthyosis and response to topical therapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ambre Jaraud‐Darnault</w:t>
+                <w:t xml:space="preserve">Targeted Lipidomic Analysis of Myoblasts by GC-MS and LC-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pais de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vms3.149⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7283-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704082v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline low-grade alimentary lymphoma: an emerging entity and a potential animal model for human disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allelic heterogeneity of albinism in the domestic cat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Martignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-018-1635-5⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.127-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068155v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Lipidomic Analysis of Myoblasts by GC-MS and LC-MS/MS.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Progressive Structural Defects in Canine Centronuclear Myopathy Indicate a Role for HACD1 in Maintaining Skeletal Muscle Membrane Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gemma Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerrie Venner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sewry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-7283-8_4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 187 (2), pp.441-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626803v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelic heterogeneity of albinism in the domestic cat</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic Evidence That Captured Retroviral Envelope syncytins Contribute to Myoblast Fusion and Muscle Sexual Dimorphism in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Redelsperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najat Raddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vernochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.12503⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (9), pp.e1006289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484616v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Structural Defects in Canine Centronuclear Myopathy Indicate a Role for HACD1 in Maintaining Skeletal Muscle Membrane Systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Laporte</w:t>
+                <w:t xml:space="preserve">The Shepherds' tale: a genome-wide study across 9 dog breeds implicates two loci in the regulation of fructosamine serum concentration in Belgian Shepherds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon K.G. Forsberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassiliki Gouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.10.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679180v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Evidence That Captured Retroviral Envelope syncytins Contribute to Myoblast Fusion and Muscle Sexual Dimorphism in Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A missense mutation in the agouti signaling protein gene (ASIP) is associated with the no light points coat phenotype in donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006289⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-015-0112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399916v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Shepherds' tale: a genome-wide study across 9 dog breeds implicates two loci in the regulation of fructosamine serum concentration in Belgian Shepherds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vassiliki Gouni</w:t>
+                <w:t xml:space="preserve">A COLQ Missense Mutation in Sphynx and Devon Rex Cats with Congenital Myasthenic Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123173⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0137019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631161v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A missense mutation in the agouti signaling protein gene (ASIP) is associated with the no light points coat phenotype in donkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+              <w:t xml:space="preserve">, 2015, 47 (1), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12711-015-0112-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484628v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COLQ Missense Mutation in Sphynx and Devon Rex Cats with Congenital Myasthenic Syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">A Deletion in FOXN1 Is Associated with a Syndrome Characterized by Congenital Hypotrichosis and Short Life Expectancy in Birman Cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Abitbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0137019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137019⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196603v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in the agouti signaling protein gene (ASIP) is associated with the no light points coat phenotype in donkeys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HACD1 , a regulator of membrane composition and fluidity, promotes myoblast fusion and skeletal muscle growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Blondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Ohno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-015-0112-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (5), pp.429-440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jmcb/mjv049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299594v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deletion in FOXN1 Is Associated with a Syndrome Characterized by Congenital Hypotrichosis and Short Life Expectancy in Birman Cats</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Breed Differences in Natriuretic Peptides in Healthy Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sjoestrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ljungvall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haggström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-C. Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (2), pp.451-457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvim.12310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484630v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HACD1 , a regulator of membrane composition and fluidity, promotes myoblast fusion and skeletal muscle growth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A missense mutation in melanocortin 1 receptor is associated with the red coat colour in donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of molecular cell biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmcb/mjv049⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (6), pp.878-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/age.12207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290631v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breed Differences in Natriuretic Peptides in Healthy Dogs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two recessive mutations in FGF5 are associated with the long-hair phenotype in donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvim.12310⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-014-0065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637062v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A missense mutation in melanocortin 1 receptor is associated with the red coat colour in donkeys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Tiret</w:t>
+                <w:t xml:space="preserve">Two recessive mutations in FGF5 are associated with the long-hair phenotype in donkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abitbol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/age.12207⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (1), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-014-0065-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02484632v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two recessive mutations in FGF5 are associated with the long-hair phenotype in donkeys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myod and H19-Igf2 locus interactions are required for diaphragm formation in the mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Borensztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-014-0065-5⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (6), pp.1231--9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.084665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484634v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two recessive mutations in FGF5 are associated with the long-hair phenotype in donkeys</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Altered Splicing of the BIN1 Muscle-Specific Exon in Humans and Dogs with Highly Progressive Centronuclear Myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasim Vasli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Cowling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Diane Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-014-0065-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, online (6), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341233v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Splicing of the BIN1 Muscle-Specific Exon in Humans and Dogs with Highly Progressive Centronuclear Myopathy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Centronuclear myopathy in Labrador retrievers: a recent founder mutation in the PTPLA gene has rapidly disseminated worldwide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Diane Shelton</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1003430⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (10), pp.e46408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647797v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myod and H19-Igf2 locus interactions are required for diaphragm formation in the mouse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Ripoche</w:t>
+                <w:t xml:space="preserve">A genome-wide association study identifies two loci associated with heart failure due to dilated cardiomyopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dilanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dev.084665⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.1065-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191602v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centronuclear myopathy in Labrador retrievers: a recent founder mutation in the PTPLA gene has rapidly disseminated worldwide.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pelé</w:t>
+                <w:t xml:space="preserve">A canine Arylsulfatase G (ARSG) mutation leading to a sulfatase deficiency is associated with neuronal ceroid lipofuscinosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha J. Olby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0046408⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (33), pp.14775-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0914206107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117504v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00511951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genome-wide association study identifies two loci associated with heart failure due to dilated cardiomyopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Dilanian</w:t>
+                <w:t xml:space="preserve">A canine Arylsulfatase G (ARSG) mutation leading to a sulfatase deficiency is associated with neuronal ceroid lipofuscinosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abitbol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Olby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.1065-1076. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (33), pp.14775-14780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehr105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0914206107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616568v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A canine Arylsulfatase G (ARSG) mutation leading to a sulfatase deficiency is associated with neuronal ceroid lipofuscinosis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Puech</w:t>
+                <w:t xml:space="preserve">MTM1 mutation associated with X-linked myotubular myopathy in Labrador Retrievers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Beggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Snead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107 (33), pp.14775-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0914206107⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 107 (33), pp.14697-14702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1003677107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00511951v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A canine Arylsulfatase G (ARSG) mutation leading to a sulfatase deficiency is associated with neuronal ceroid lipofuscinosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Thibaud</w:t>
+                <w:t xml:space="preserve">MTM1 mutation associated with X-linked myotubular myopathy in Labrador Retrievers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan H. Beggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Olby</w:t>
+                <w:t xml:space="preserve">Elizabeth Snead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Puech</w:t>
+                <w:t xml:space="preserve">Marek Kozlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 107 (33), pp.14775-14780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0914206107⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 107 (33), pp.14697-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1003677107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484655v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00511900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTM1 mutation associated with X-linked myotubular myopathy in Labrador Retrievers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Kozlowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Maurer</w:t>
+                <w:t xml:space="preserve">D. A. Tregouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inke König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Erdemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Braund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481752v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00433429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTM1 mutation associated with X-linked myotubular myopathy in Labrador Retrievers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Maurer</w:t>
+                <w:t xml:space="preserve">Uterine contractions depend on KIT-positive interstitial cells in the mouse: Genetic and pharmacological evidence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Reyes-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein Aubin Houzelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79, pp.510-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00511900v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide haplotype association study identifies the SLC22A3-LPAL2-LPA gene cluster as a risk locus for coronary artery disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dépistage génétique des maladies neuromusculaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.283-285</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007/05-06-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00433429v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uterine contractions depend on KIT-positive interstitial cells in the mouse: Genetic and pharmacological evidence.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Aubin-Houzelstein Aubin Houzelstein</w:t>
+                <w:t xml:space="preserve">CNM - When Defects Unexpectedly Appear in Litters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Noel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Fender</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 79, pp.510-517</w:t>
+              <w:t xml:space="preserve">Labrador Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Décembre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655212v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNM - When Defects Unexpectedly Appear in Litters.</w:t>
+                <w:t xml:space="preserve">A Reliable Genetic Test is now Available for Centronuclear Myopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labrador Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Décembre 2007</w:t>
+              <w:t xml:space="preserve">Tallahassee Florida Hunt Test Club Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Février 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654330v1</w:t>
+                <w:t xml:space="preserve">hal-02656689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépistage génétique des maladies neuromusculaires.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centronuclear Myopathy: Updates. See a CNM Affected Pup and Test Frozen Semen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blot</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007/05-06-07</w:t>
+              <w:t xml:space="preserve">Retrievers On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Septembre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654527v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Advances for Labrador Retrievers; An Important Genetic Test is Now Available for a Muscular Disease Carried by Labrador Retrievers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Labrador Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Septembre 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Genetic Test is now Available for Centronuclear Myopathy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clear by Parentage CNM Certification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tallahassee Florida Hunt Test Club Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Février 2007</w:t>
+              <w:t xml:space="preserve">Retrievers On Line</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Juillet 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656689v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centronuclear Myopathy: Updates. See a CNM Affected Pup and Test Frozen Semen.</w:t>
+                <w:t xml:space="preserve">CNM - Considering Breeding Your Labrador or Buying a Labrador.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrievers On Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Septembre 2007</w:t>
+              <w:t xml:space="preserve">Bird Dog and Retriever News Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Mai 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653226v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clear by Parentage CNM Certification.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fender</w:t>
+                <w:t xml:space="preserve">Les projets de recherche génétiques chez le Chien et le Chat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrievers On Line</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Juillet 2007</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007/05-06-07</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659864v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNM - Considering Breeding Your Labrador or Buying a Labrador.</w:t>
+                <w:t xml:space="preserve">A Reliable Genetic Test is now Available for Centronuclear Myopathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fender</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Dog and Retriever News Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Mai 2007</w:t>
+              <w:t xml:space="preserve">Labrador Club Newsletter in Montana - USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Janvier 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655267v1</w:t>
+                <w:t xml:space="preserve">hal-02653229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets de recherche génétiques chez le Chien et le Chat.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la génomique aux modèles computationnels : les outils de la physiologie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007/05-06-07</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 158 (4), pp.525-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654205v1</w:t>
+                <w:t xml:space="preserve">hal-02681077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Genetic Test is now Available for Centronuclear Myopathy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SINE exonic insertion in the PTPLA gene leads to multiple splicing defects and segregates with the autosomal recessive centronuclear myopathy in dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Fender</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labrador Club Newsletter in Montana - USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Janvier 2007</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (11), pp.1417-1427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653229v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la génomique aux modèles computationnels : les outils de la physiologie contemporaine</w:t>
+                <w:t xml:space="preserve">The cnm locus, a canine homologue of human autosomal forms of centronuclear myopathy, maps to chromosome 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 158 (4), pp.525-536</w:t>
+              <w:t xml:space="preserve">Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (4), pp.297-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681077v1</w:t>
+                <w:t xml:space="preserve">hal-02670106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SINE exonic insertion in the PTPLA gene leads to multiple splicing defects and segregates with the autosomal recessive centronuclear myopathy in dogs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les premières caractérisations moléculaires de maladies héréditaires chez le chien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques J.-J. Panthier</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (11), pp.1417-1427</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 31 (211), pp.67-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678492v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cnm locus, a canine homologue of human autosomal forms of centronuclear myopathy, maps to chromosome 2.</w:t>
+                <w:t xml:space="preserve">Intérêts pratiques de l'étude du génome du chien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...48 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Panthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Mensuel de la Société Vétérinaire Pratique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (3), pp.123-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7982,151 +7714,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of Cardiolipin-Dependent Mitochondrial Coupling in Muscle Protects against Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Prola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeline Vandestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Piquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gp Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8136,91 +7868,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chien, jeune loup de la génétique médicale : illustration avec la myopathie centronucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Est Créteil Val de Marne (Paris 12), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02806878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8230,279 +7962,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of mice, dogs and cells: role of PTPLA in muscle pathophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard-Gutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Boris Ephrussi - BE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of dogs, mice and cells: role of HACD1 in muscle development and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuke Ohno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gemma Walmsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébasien Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in lipid biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8512,250 +8244,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chien, modèle génétique pertinent pour l'approche étiologique et physiopathologique des maladies génétiques humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation d'un parcours de chercheur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Saint-Louis, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Centronuclear Myopathy of the Labrador Retriever (CNM).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Meeting of Breeders and Veterinarians</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Eskilstuna, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chien et le Chat, espèces mellifères émergentes pour l'annotation physiopathologique du génome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Inserm-Ecoles Nationales Vétérinaires sur les modèles animaux. Affections héréditaires spontanées des grands animaux : caractérisation &amp; biothérapies. INSERM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId298"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8902,51 +8634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05532109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Iuliana Cojocaru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Kefi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Relaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-025-00381-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Taglietti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-025-00386-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038225v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Baville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Carstanjen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas-Cancian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathale Bonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14472" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lafuste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-025-00395-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04846299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Domitin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05080097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Contiero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15081160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04981206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Fernandez-Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peeters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farnir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H&#246;glund" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1406322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busra Mirciloglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Bastu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00249-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bencze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Periou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Punz&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13265" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115564v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Khadhraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101677" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rivera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bergiers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Cardone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add5275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623793v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hedan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art05" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Bronisz-Budzy&#324;ska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01355-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613313v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Landwerlin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Baroudi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joubert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03233927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbarino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100164" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888647v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boss&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufaure de Citres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12957" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihide Momozawa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Merveille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Battaille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Koch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63457-y" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hamelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Duchenij" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vieira" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X20905061" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02964521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Prokic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S Cowling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Kutchukian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kretz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tasfaout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.044354" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934725v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Weiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-020-00239-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280597v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-190394" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Briand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Cochet-Faivre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud-Darnault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.149" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704082v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cochet&#8208;Faivre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes&#8208;Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud&#8208;Darnault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couronn&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beguin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1635-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01626803v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7283-8_4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484616v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martignat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12503" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Walmsley" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Venner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sewry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.10.002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631161v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K.G. Forsberg" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kierczak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ljungvall" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123173" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0112-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137019" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484630v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120668" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637062v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sjoestrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wess" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ljungvall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haggstr&#246;m" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Merveille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12310" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abitbol" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Tiret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12207" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LK8PVW2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484634v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0065-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647797v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vasli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cowling" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diane Shelton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003430" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191602v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borensztein" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ripoche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.084665" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117504v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Fender" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pel&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046408" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616568v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gary" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proust" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilanian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr105" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511951v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Thibaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha J. Olby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Puech" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914206107" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484655v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thibaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olby" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hitte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Puech" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481752v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beggs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Snead" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kozlowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003677107" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan H. Beggs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allix" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein Aubin Houzelstein" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654330v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fender" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654527v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thibaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655532v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656689v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653226v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655267v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653229v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681077v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678492v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kessler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670106v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gaillot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697394v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697094v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806878v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750052v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basien Storck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807166v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813792v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818243v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05532109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Iuliana Cojocaru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Kefi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Masson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Relaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-025-00381-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Taglietti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroya Ono" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Mouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-025-00386-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Lafuste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-025-00395-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038225v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Baville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Carstanjen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Thomas-Cancian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathale Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04846299v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Domitin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.12.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-05080097v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Siena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fontbonne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Contiero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Maenhoudt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robiteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani15081160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04981206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gomez-Fernandez-Blanco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peeters" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farnir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja H&#246;glund" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Gouni" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1406322" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782182v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busra Mirciloglu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Bastu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44319-024-00249-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Khadhraoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Prola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeline Vandestienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Blondelle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2023.101677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150315v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rivera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bergiers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Cardone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.add5275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bencze" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Periou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Punz&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13265" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Botherel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hedan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art05" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Bronisz-Budzy&#324;ska" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rodrigues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-022-01355-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann B&#246;hm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Landwerlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard-Gutton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Relaix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.049219" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03105418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Piquereau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6322" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Baroudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joubert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4201" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boss&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dufaure de Citres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12957" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03233927v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Behillil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Enouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2020.100164" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02875523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukihide Momozawa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Merveille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Battaille" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Wiberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Koch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63457-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Hamelin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Conchou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Duchenij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vieira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X20905061" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02964521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Prokic" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda S Cowling" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Kutchukian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kretz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Tasfaout" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.044354" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Weiss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vulin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13395-020-00239-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Briand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Cochet&#8208;Faivre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes&#8208;Gomez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Jaraud&#8208;Darnault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280597v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JND-190394" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Paulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Couronn&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beguin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Poder" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Delverdier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1635-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01626803v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pais de Barros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7283-8_4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484616v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abitbol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Martignat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12503" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma Walmsley" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Venner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sewry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Laporte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.10.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01399916v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Redelsperger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Raddi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bacquin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vernochet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006289" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631161v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon K.G. Forsberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kierczak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Ljungvall" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123173" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-015-0112-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196603v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137019" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299594v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120668" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Ohno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Storck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmcb/mjv049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637062v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sjoestrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wess" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ljungvall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haggstr&#246;m" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Merveille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12310" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484632v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abitbol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Tiret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12207" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1LK8PVW2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-014-0065-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191602v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borensztein" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monnier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Court" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louault" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Ripoche" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.084665" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647797v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Vasli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maurer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Cowling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diane Shelton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003430" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117504v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mary" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Fender" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pel&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0046408" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616568v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Villard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gary" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Proust" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dilanian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehr105" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Thibaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha J. Olby" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Puech" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0914206107" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02484655v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thibaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olby" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hitte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Puech" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481752v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Beggs" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Snead" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kozlowski" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1003677107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00511900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan H. Beggs" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Tregouet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke K&#246;nig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Erdemann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Munteanu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Braund" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655212v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Reyes-Gomez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Aubin-Houzelstein Aubin Houzelstein" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Noel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Thibaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654330v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fender" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656689v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653226v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655532v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654205v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653229v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681077v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678492v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kessler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J.-J. Panthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670106v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gaillot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697394v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Panthier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04833227v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gp Denis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02806878v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750052v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;basien Storck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807166v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813792v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818243v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>