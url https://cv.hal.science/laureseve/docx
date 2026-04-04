--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -21,753 +21,858 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> LAURE SEVE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Doctorante en sociologie</w:t>
+        <w:t xml:space="preserve">Docteure en sociologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment apprend-on à être &amp;quot;à part&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ghislain Leroy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'enfant comme individu. Un défi sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.183-205, 2026, 978-2-37924-609-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manières enfantines de parler de soi. De la différenciation sociale des pratiques langagières durant l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 138 (1), pp.137-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.138.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles d’enfants, attentes d’adultes : ce que « bien » parler de soi veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirine Abdoul Carime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélia Legavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (164), pp.387-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisez Émilie. À l’école primaire catholique. Une éducation bien ordonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°223, pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Est-ce que ça t’arrive de t’ennuyer ? » Socialisation, émotions et rapport à ses conditions d’existence à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°15 (1), pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invitation à (re)découvrir Lucien Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°415, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Liénard et Émile Servais, Capital culturel et inégalités sociales. Morales de classes et destinées sociales, ENS Éditions, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 416, pp.99-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions et réceptions culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 416 (4), pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lp.416.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrie S. Kusserow, American individualisms Child rearing and social class in three neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°13 (2), pp.229-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -777,319 +882,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il est habitué depuis petit à devoir jouer tout seul et puis se débrouiller&amp;quot; : être disposé·e (ou non) à faire des choses seul durant l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une « disposition » à parler de soi ? Sociogenèse et transférabilité de pratiques discursives enfantines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la croisée des socialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je m’ennuie tout le temps, j'ai rien à faire chez moi...&amp;quot; Différenciation sociale du sentiment d’ennui et des manières de s’ennuyer chez des collégiens en classe de troisième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Culture &amp; émotions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École normale supérieure de Lyon, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche des conditions sociales de production d’un individu &amp;quot;autonome&amp;quot; et &amp;quot;singulier&amp;quot; au cours de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Dominations, socialisations et émancipations enfantines organisé par Kévin Diter, Ghislain Leroy et Tal Piterbraut-Merx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSERM, Nov 2021, Villejuif, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1236,51 +1341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0137" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365523v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirine Abdoul Carime" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909734v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;tier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909748v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909723v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014110v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014112v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014116v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirine Abdoul Carime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;tier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>