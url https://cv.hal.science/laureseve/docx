--- v1 (2026-04-04)
+++ v2 (2026-05-22)
@@ -211,342 +211,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières enfantines de parler de soi. De la différenciation sociale des pratiques langagières durant l’enfance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paroles d’enfants, attentes d’adultes : ce que « bien » parler de soi veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirine Abdoul Carime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (164), pp.387-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082295v1</w:t>
+                <w:t xml:space="preserve">hal-05365523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles d’enfants, attentes d’adultes : ce que « bien » parler de soi veut dire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manières enfantines de parler de soi. De la différenciation sociale des pratiques langagières durant l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 138 (1), pp.137-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.138.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365523v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grisez Émilie. À l’école primaire catholique. Une éducation bien ordonnée</w:t>
+                <w:t xml:space="preserve">« Est-ce que ça t’arrive de t’ennuyer ? » Socialisation, émotions et rapport à ses conditions d’existence à l’adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°223, pp.155-156</w:t>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°15 (1), pp.27-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909718v1</w:t>
+                <w:t xml:space="preserve">hal-04906934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Est-ce que ça t’arrive de t’ennuyer ? » Socialisation, émotions et rapport à ses conditions d’existence à l’adolescence</w:t>
+                <w:t xml:space="preserve">Grisez Émilie. À l’école primaire catholique. Une éducation bien ordonnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°15 (1), pp.27-43</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°223, pp.155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906934v1</w:t>
+                <w:t xml:space="preserve">hal-04909718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invitation à (re)découvrir Lucien Sève</w:t>
               </w:r>
@@ -1341,51 +1341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082295v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365523v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirine Abdoul Carime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;tier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure S&#232;ve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365523v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirine Abdoul Carime" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Legavre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082295v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.138.0137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Qu&#233;tier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pinto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lp.416.0099" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014110v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619200v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>