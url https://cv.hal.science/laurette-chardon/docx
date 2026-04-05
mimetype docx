--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2711,151 +2711,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion des catégories grammaticales dans le Dictionnaire Électronique des Synonymes (DES) -Document de travail</w:t>
+                <w:t xml:space="preserve">Présentation du Dictionnaire Électronique des Synonymes (DES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03956407v2</w:t>
+                <w:t xml:space="preserve">halshs-02489368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du Dictionnaire Électronique des Synonymes (DES)</w:t>
+                <w:t xml:space="preserve">Insertion des catégories grammaticales dans le Dictionnaire Électronique des Synonymes (DES) -Document de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02489368v2</w:t>
+                <w:t xml:space="preserve">halshs-03956407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3865,288 +3865,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01823024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique du verbe GAGNER avec le Dictionnaire Électronique des Synonymes (DES) dans le cadre de la lettre d'actualité n°6 du DES</w:t>
+                <w:t xml:space="preserve">Espace sémantique du mot &amp;quot;CURIEUX&amp;quot; : tutoriel pas à pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376412v1</w:t>
+                <w:t xml:space="preserve">medihal-02106495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique du mot &amp;quot;CURIEUX&amp;quot; : tutoriel pas à pas</w:t>
+                <w:t xml:space="preserve">Espace sémantique du mot RESPONSABLE avec le Dictionnaire Électronique des Synonymes (DES) du CRISCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02106495v2</w:t>
+                <w:t xml:space="preserve">medihal-02127539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique du mot RESPONSABLE avec le Dictionnaire Électronique des Synonymes (DES) du CRISCO</w:t>
+                <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPRENDRE&amp;quot; et &amp;quot;ENTENDRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02127539v1</w:t>
+                <w:t xml:space="preserve">medihal-02147954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPRENDRE&amp;quot; et &amp;quot;ENTENDRE</w:t>
+                <w:t xml:space="preserve">Espace sémantique du verbe GAGNER avec le Dictionnaire Électronique des Synonymes (DES) dans le cadre de la lettre d'actualité n°6 du DES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02147954v1</w:t>
+                <w:t xml:space="preserve">hal-02376412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPRENDRE&amp;quot; et &amp;quot;COMPTER</w:t>
               </w:r>
@@ -4706,51 +4706,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBB783F"/>
+    <w:nsid w:val="2D3012E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4854,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C5C717FD"/>
+    <w:nsid w:val="D62019F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5002,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B599123"/>
+    <w:nsid w:val="9C893632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5150,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D65ED4DF"/>
+    <w:nsid w:val="B9BC7AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5298,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="EF66A98C"/>
+    <w:nsid w:val="F38BB2B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5446,51 +5446,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D0482AE2"/>
+    <w:nsid w:val="843EBB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5594,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1DAA409A"/>
+    <w:nsid w:val="8F625B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +5742,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="36D7BFA1"/>
+    <w:nsid w:val="E9648293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5890,51 +5890,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="94124DE3"/>
+    <w:nsid w:val="0C02D923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6038,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B114827C"/>
+    <w:nsid w:val="951AEBDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6186,51 +6186,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AA799C22"/>
+    <w:nsid w:val="AB6FE324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurette-chardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2091-884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165630922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/dictionnaire-electronique-des-synonymes/actualites-des/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.normandie-univ.fr/donnees-de-la-recherche/atelier-de-la-donnee-en-normandie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resinfo.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.devlog.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/GREYC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.resinfo.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coria.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/groupeinsa/13001S04/session04/about" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/apprenez-a-creer-votre-site-web-avec-html5-et-css3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/creez-votre-site-avec-wordpress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gricad-gitlab.univ-grenoble-alpes.fr/talks/fidle/-/wikis/Fidle%20%C3%A0%20distance/Pr%C3%A9sentation#programme-" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/deep-learning/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/recherche-reproductible-principes-methodologiques-pour-une-science-transparente/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04006+session09/about" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/inria/41001S03/session03/about" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04034+session01/info" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/R%C3%A9ussir%20sa%20prise%20de%20parole%20%E2%80%93%20Captiver%20son%20auditoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/francedoutriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.communication-active-normandie.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/servlet/com.univ.collaboratif.utils.LectureFichiergw?ID_FICHIER=1339426876287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.118.1.3292780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brand-Foissac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Requile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137377v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956407v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489368v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-03266189v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gbp.resinfo.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869562v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paravano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Topcagic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823024v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376412v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02106495v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02127539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02140276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab01849ef050d95cc1bb2d78f6ed4b526f129bd0;origin=https://hal.archives-ouvertes.fr/hal-02132380;visit=swh:1:snp:91a71d78e962935be38ea0f9e85b119472644071;anchor=swh:1:rev:8e562fb9eaf4bb297e83ef8fcb43a92d4d52cf69;path=/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurette-chardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2091-884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165630922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/dictionnaire-electronique-des-synonymes/actualites-des/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.normandie-univ.fr/donnees-de-la-recherche/atelier-de-la-donnee-en-normandie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resinfo.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.devlog.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/GREYC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.resinfo.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coria.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/groupeinsa/13001S04/session04/about" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/apprenez-a-creer-votre-site-web-avec-html5-et-css3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/creez-votre-site-avec-wordpress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gricad-gitlab.univ-grenoble-alpes.fr/talks/fidle/-/wikis/Fidle%20%C3%A0%20distance/Pr%C3%A9sentation#programme-" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/deep-learning/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/recherche-reproductible-principes-methodologiques-pour-une-science-transparente/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04006+session09/about" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/inria/41001S03/session03/about" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04034+session01/info" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/R%C3%A9ussir%20sa%20prise%20de%20parole%20%E2%80%93%20Captiver%20son%20auditoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/francedoutriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.communication-active-normandie.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/servlet/com.univ.collaboratif.utils.LectureFichiergw?ID_FICHIER=1339426876287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.118.1.3292780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brand-Foissac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Requile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137377v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489368v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956407v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-03266189v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gbp.resinfo.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869562v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paravano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Topcagic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823024v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02106495v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02127539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02140276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab01849ef050d95cc1bb2d78f6ed4b526f129bd0;origin=https://hal.archives-ouvertes.fr/hal-02132380;visit=swh:1:snp:91a71d78e962935be38ea0f9e85b119472644071;anchor=swh:1:rev:8e562fb9eaf4bb297e83ef8fcb43a92d4d52cf69;path=/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>