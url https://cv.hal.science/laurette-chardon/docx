--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -2234,254 +2234,325 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03489578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du Dictionnaire Électronique des Synonymes (DES) du CRISCO : focus sur les mots inexistants</w:t>
+                <w:t xml:space="preserve">Les mots particuliers demandés dans le DÉS en février 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-            </w:r>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15ust⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03606075v1</w:t>
+                <w:t xml:space="preserve">hal-05585772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Dictionnaire Électronique des Synonymes (DES) et ses graphes d'adjacence</w:t>
+                <w:t xml:space="preserve">Usages du Dictionnaire Électronique des Synonymes (DES) du CRISCO : focus sur les mots inexistants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747065v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03606075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Dictionnaire Électronique des Synonymes (DES) et ses graphes d'adjacence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Dictionnaire Électronique des Synonymes du CRISCO et l’éventail des sens lexicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2491,113 +2562,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion et l’évolution des variantes dans le Dictionnaire Électronique des Synonymes (DÉS) de septembre 2023 à septembre 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation graphique de la polysémie évolutive - 2éme bilan d'étape (automne 2023 – été 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2619,393 +2690,393 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de recherche extraits des lettres d'actualités du Dictionnaire Électronique des Synonymes (DES) du CRISCO de janvier 2018 à février 2023</w:t>
+                <w:t xml:space="preserve">Insertion des catégories grammaticales dans le Dictionnaire Électronique des Synonymes (DES) -Document de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137377v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03956407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Dictionnaire Électronique des Synonymes (DES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02489368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion des catégories grammaticales dans le Dictionnaire Électronique des Synonymes (DES) -Document de travail</w:t>
+                <w:t xml:space="preserve">Éléments de recherche extraits des lettres d'actualités du Dictionnaire Électronique des Synonymes (DES) du CRISCO de janvier 2018 à février 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03956407v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et bilan des travaux du Dictionnaire Électronique des Synonymes (DES) - Journée d’étude du CRISCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Dictionnaire Électronique des Synonymes (DES) du laboratoire CRISCO dans le cadre de la fête de la science 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03816477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3015,161 +3086,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion du projet &amp;quot;Dictionnaire Électronique des Synonymes&amp;quot; du laboratoire CRISCO de l'Université de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Caen Normandie. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages du Dictionnaire Électronique des Synonymes (DES) du CRISCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Caen. 2021, 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03266189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3179,51 +3250,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Words of strangeness investigated with strange tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3239,51 +3310,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études : Etrangetés linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3293,51 +3364,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de bonnes pratiques pour les Administrateurs Systèmes et Réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brand-Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3375,74 +3446,74 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Libes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Requile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Ressources et Compétences Technologique CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.130, 2012, 978-2-918701-07-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3452,51 +3523,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polysémie évolutive du lexique français (12e -20e siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3525,51 +3596,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CRISCO (Univ. Caen)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 42 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3579,200 +3650,200 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma du droit de la sécurité des systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barbry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Paravano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Topcagic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01869562v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image finale de la vidéo de présentation du Dictionnaire Electronique des Synonymes (DES) du laboratoire CRISCO- EA4255 - Unicaen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01823054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3782,387 +3853,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Dictionnaire Electronique des Synonymes (DES) du laboratoire CRISCO - EA4255 - de l'Université de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01823024v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique du mot &amp;quot;CURIEUX&amp;quot; : tutoriel pas à pas</w:t>
+                <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPRENDRE&amp;quot; et &amp;quot;ENTENDRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02106495v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02147954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique du mot RESPONSABLE avec le Dictionnaire Électronique des Synonymes (DES) du CRISCO</w:t>
+                <w:t xml:space="preserve">Espace sémantique du verbe GAGNER avec le Dictionnaire Électronique des Synonymes (DES) dans le cadre de la lettre d'actualité n°6 du DES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02127539v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPRENDRE&amp;quot; et &amp;quot;ENTENDRE</w:t>
+                <w:t xml:space="preserve">Espace sémantique du mot &amp;quot;CURIEUX&amp;quot; : tutoriel pas à pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02147954v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02106495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace sémantique du verbe GAGNER avec le Dictionnaire Électronique des Synonymes (DES) dans le cadre de la lettre d'actualité n°6 du DES</w:t>
+                <w:t xml:space="preserve">Espace sémantique du mot RESPONSABLE avec le Dictionnaire Électronique des Synonymes (DES) du CRISCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376412v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02127539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPRENDRE&amp;quot; et &amp;quot;COMPTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4171,135 +4242,135 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02140276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace sémantique du mot TRAVAIL avec le Dictionnaire Électronique des Synonymes (DES) dans le cadre de la lettre d'actualité n°7 du DES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace sémantique des verbes &amp;quot;COMPTER&amp;quot; et &amp;quot;IMPORTER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4308,126 +4379,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02147960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de Maitre Barbry, avocat au cabinet Racine sur le schéma du droit de la sécurité des systèmes d'information dans le cadre d'un groupe de travail (Groupe des Bonnes Pratiques, GBP) du réseau de métier RESINFO (des Administrateurs Systèmes et Réseaux, ASR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01869360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4437,100 +4508,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble des fichiers source (blender, python, html) ayant permis la création de la visualisation interactive sur le mot &amp;quot;CURIEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ab01849ef050d95cc1bb2d78f6ed4b526f129bd0;origin=https://hal.archives-ouvertes.fr/hal-02132380;visit=swh:1:snp:91a71d78e962935be38ea0f9e85b119472644071;anchor=swh:1:rev:8e562fb9eaf4bb297e83ef8fcb43a92d4d52cf69;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,105 +4611,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du Dictionnaire Électronique des Synonymes (DÉS) du laboratoire CRISCO - Université de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. ENSICAEN, France. 2025, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4706,51 +4777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D3012E5"/>
+    <w:nsid w:val="8A33F0AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4854,51 +4925,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D62019F0"/>
+    <w:nsid w:val="30664809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5002,51 +5073,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9C893632"/>
+    <w:nsid w:val="0D6DF659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5150,51 +5221,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B9BC7AC2"/>
+    <w:nsid w:val="A5374570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5298,51 +5369,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F38BB2B4"/>
+    <w:nsid w:val="C7CC6AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5446,51 +5517,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="843EBB4C"/>
+    <w:nsid w:val="9E09D059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5594,51 +5665,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="8F625B1C"/>
+    <w:nsid w:val="F14388CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5742,51 +5813,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E9648293"/>
+    <w:nsid w:val="B12E5723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5890,51 +5961,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0C02D923"/>
+    <w:nsid w:val="C9AC854E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6038,51 +6109,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="951AEBDC"/>
+    <w:nsid w:val="6ADD94F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6186,51 +6257,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="AB6FE324"/>
+    <w:nsid w:val="D6832F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6447,51 +6518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurette-chardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2091-884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165630922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/dictionnaire-electronique-des-synonymes/actualites-des/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.normandie-univ.fr/donnees-de-la-recherche/atelier-de-la-donnee-en-normandie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resinfo.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.devlog.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/GREYC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.resinfo.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coria.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/groupeinsa/13001S04/session04/about" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/apprenez-a-creer-votre-site-web-avec-html5-et-css3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/creez-votre-site-avec-wordpress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gricad-gitlab.univ-grenoble-alpes.fr/talks/fidle/-/wikis/Fidle%20%C3%A0%20distance/Pr%C3%A9sentation#programme-" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/deep-learning/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/recherche-reproductible-principes-methodologiques-pour-une-science-transparente/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04006+session09/about" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/inria/41001S03/session03/about" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04034+session01/info" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/R%C3%A9ussir%20sa%20prise%20de%20parole%20%E2%80%93%20Captiver%20son%20auditoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/francedoutriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.communication-active-normandie.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/servlet/com.univ.collaboratif.utils.LectureFichiergw?ID_FICHIER=1339426876287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.118.1.3292780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brand-Foissac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Requile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747065v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350471v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735960v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137377v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489368v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956407v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-03266189v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777385v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gbp.resinfo.org" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869562v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paravano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Topcagic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823024v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02106495v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02127539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02140276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406963v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869360v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab01849ef050d95cc1bb2d78f6ed4b526f129bd0;origin=https://hal.archives-ouvertes.fr/hal-02132380;visit=swh:1:snp:91a71d78e962935be38ea0f9e85b119472644071;anchor=swh:1:rev:8e562fb9eaf4bb297e83ef8fcb43a92d4d52cf69;path=/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurette-chardon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2091-884X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165630922" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/des" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/dictionnaire-electronique-des-synonymes/actualites-des/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://science-ouverte.normandie-univ.fr/donnees-de-la-recherche/atelier-de-la-donnee-en-normandie/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resinfo.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.devlog.cnrs.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/GREYC" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.resinfo.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/mi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.coria.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/groupeinsa/13001S04/session04/about" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/apprenez-a-creer-votre-site-web-avec-html5-et-css3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://openclassrooms.com/courses/creez-votre-site-avec-wordpress" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gricad-gitlab.univ-grenoble-alpes.fr/talks/fidle/-/wikis/Fidle%20%C3%A0%20distance/Pr%C3%A9sentation#programme-" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/deep-learning/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/fr/cours/recherche-reproductible-principes-methodologiques-pour-une-science-transparente/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04006+session09/about" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/inria/41001S03/session03/about" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/courses/course-v1:MinesTelecom+04034+session01/info" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/R%C3%A9ussir%20sa%20prise%20de%20parole%20%E2%80%93%20Captiver%20son%20auditoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/francedoutriaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.communication-active-normandie.fr" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crisco.unicaen.fr/servlet/com.univ.collaboratif.utils.LectureFichiergw?ID_FICHIER=1339426876287" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872906v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Chardon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_2191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Reynaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.118.1.3292780" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/lexique.787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ss.021.0087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brand-Foissac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Requile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Libes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052311v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133117v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738806v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grunspan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique M&#233;lanie-Becquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03489578v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585772v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15ust" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606075v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735960v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956407v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489368v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137377v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123170v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317573v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-03266189v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gbp.resinfo.org" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869562v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barbry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Paravano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Topcagic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823054v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01823024v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147954v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376412v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02106495v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02127539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02140276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02147960v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01869360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab01849ef050d95cc1bb2d78f6ed4b526f129bd0;origin=https://hal.archives-ouvertes.fr/hal-02132380;visit=swh:1:snp:91a71d78e962935be38ea0f9e85b119472644071;anchor=swh:1:rev:8e562fb9eaf4bb297e83ef8fcb43a92d4d52cf69;path=/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>