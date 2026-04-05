--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -696,485 +696,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Barbier</w:t>
+                <w:t xml:space="preserve">Florian Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
+                <w:t xml:space="preserve">Bonnie Labrum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
+                <w:t xml:space="preserve">Kévin Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917052v1</w:t>
+                <w:t xml:space="preserve">hal-03855419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316536v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jacquot</w:t>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiro Khoury</w:t>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnie Labrum</w:t>
+                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Delanoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855419v1</w:t>
+                <w:t xml:space="preserve">hal-04316536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody-induced pain-like behavior and bone erosion: links to subclinical inflammation, osteoclast activity, and acid-sensing ion channel 3–dependent sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1317,51 +1317,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudieu Ludivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426453v1</w:t>
@@ -1398,77 +1398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1. </w:t>
@@ -2027,77 +2027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheumatoid arthritis-autoantibody induced pain-like behavior and bone erosion -links to osteoclast activity and ASIC3-mediated sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Krock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,77 +2165,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication des voies de signalisation NGF/TrkA dans l'arthrite chez les souris knock-in TrkA/C : approche multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2290,77 +2290,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of Nerve Growth Factor and Tyrosine Kinase type A Receptor signaling pathways in Arthritis in knock-in TrkA/C mice: multimodal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2595,51 +2595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="470629F8"/>
+    <w:nsid w:val="57D91BF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-delay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-9856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarine Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Drop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany Josefina Rond&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Costerousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.70179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Goncalves dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Jim&#233;nez-Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Mu&#241;oz-Islas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana E Candanedo-Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gonzalez Cardenas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03424-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M Navia-Pelaez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Borges Paes Lemes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano dos Santos Aggum Capettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le-Goazigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Rahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03273-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917052v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jurczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Krock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delay Lauriane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Julie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissouni Youssef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurczak Alexandra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudieu Ludivine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Diebolt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ialy-Radio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Wigerblad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-delay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-9856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarine Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Drop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany Josefina Rond&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Costerousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.70179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Goncalves dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Jim&#233;nez-Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Mu&#241;oz-Islas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana E Candanedo-Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gonzalez Cardenas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03424-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M Navia-Pelaez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Borges Paes Lemes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano dos Santos Aggum Capettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le-Goazigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Rahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03273-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jurczak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002492" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Krock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delay Lauriane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Julie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissouni Youssef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurczak Alexandra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudieu Ludivine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Diebolt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ialy-Radio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Wigerblad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>