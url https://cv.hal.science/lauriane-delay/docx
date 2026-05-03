--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -562,697 +562,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound localization microscopy and functional ultrasound imaging reveal atypical features of the trigeminal ganglion vasculature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Réaux-Le-Goazigo</w:t>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Beliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Delay</w:t>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Rahal</w:t>
+                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Claron</w:t>
+                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03273-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03649783v1</w:t>
+                <w:t xml:space="preserve">hal-04917052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
+                <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855419v1</w:t>
+                <w:t xml:space="preserve">hal-04316536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
+                <w:t xml:space="preserve">Lysophosphatidylcholine 16:0 mediates chronic joint pain associated to rheumatic diseases through acid-sensing ion channel 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spiro Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnie Labrum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Delanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 163 (10), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917052v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine kinase type A–specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibody-induced pain-like behavior and bone erosion: links to subclinical inflammation, osteoclast activity, and acid-sensing ion channel 3–dependent sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Aissouni</w:t>
+                <w:t xml:space="preserve">Nils Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Boudieu</w:t>
+                <w:t xml:space="preserve">Emerson Krock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 163 (7), pp.e837-e849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 163 (8), pp.1542-1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316536v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-induced pain-like behavior and bone erosion: links to subclinical inflammation, osteoclast activity, and acid-sensing ion channel 3–dependent sensitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
+                <w:t xml:space="preserve">Ultrasound localization microscopy and functional ultrasound imaging reveal atypical features of the trigeminal ganglion vasculature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Réaux-Le-Goazigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Beliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Simon</w:t>
+                <w:t xml:space="preserve">Line Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson Krock</w:t>
+                <w:t xml:space="preserve">Julien Claron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 163 (8), pp.1542-1559. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061760v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TrkA specific signalling pathways are critical for mechanical allodynia development and bone alterations in a mouse model of rheumatoid arthritis</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudieu Ludivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000002492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426453v1</w:t>
@@ -1398,77 +1398,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1. </w:t>
@@ -2027,90 +2027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheumatoid arthritis-autoantibody induced pain-like behavior and bone erosion -links to osteoclast activity and ASIC3-mediated sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Jurczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Krock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaf Wigerblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2146,277 +2146,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication des voies de signalisation NGF/TrkA dans l'arthrite chez les souris knock-in TrkA/C : approche multimodale</w:t>
+                <w:t xml:space="preserve">Involvement of Nerve Growth Factor and Tyrosine Kinase type A Receptor signaling pathways in Arthritis in knock-in TrkA/C mice: multimodal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Nationale de la Société Française d’Etude et de Traitement de la Douleur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nice, France. </w:t>
+              <w:t xml:space="preserve">ACR/ARHP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, San Diego (CA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849329v1</w:t>
+                <w:t xml:space="preserve">hal-04849290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of Nerve Growth Factor and Tyrosine Kinase type A Receptor signaling pathways in Arthritis in knock-in TrkA/C mice: multimodal approach</w:t>
+                <w:t xml:space="preserve">Implication des voies de signalisation NGF/TrkA dans l'arthrite chez les souris knock-in TrkA/C : approche multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Boudieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aissouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACR/ARHP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, San Diego (CA), United States. </w:t>
+              <w:t xml:space="preserve">17ème Congrès Nationale de la Société Française d’Etude et de Traitement de la Douleur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849290v1</w:t>
+                <w:t xml:space="preserve">hal-04849329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2595,51 +2595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57D91BF8"/>
+    <w:nsid w:val="8F59AD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2826,51 +2826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-delay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-9856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarine Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Drop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany Josefina Rond&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Costerousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.70179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Goncalves dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Jim&#233;nez-Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Mu&#241;oz-Islas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana E Candanedo-Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gonzalez Cardenas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03424-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M Navia-Pelaez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Borges Paes Lemes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano dos Santos Aggum Capettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le-Goazigo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Rahal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03273-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jurczak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002492" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316536v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Krock" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002543" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delay Lauriane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Julie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissouni Youssef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurczak Alexandra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudieu Ludivine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Diebolt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ialy-Radio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Wigerblad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-delay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-9856" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazarine Mokhtar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Drop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Delay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lusliany Josefina Rond&#243;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorine Costerousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.70179" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848798v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson Goncalves dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Jim&#233;nez-Andrade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enriqueta Mu&#241;oz-Islas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana E Candanedo-Quiroz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gonzalez Cardenas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13075-024-03424-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana M Navia-Pelaez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Borges Paes Lemes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gonzalez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano dos Santos Aggum Capettini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jurczak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Boudieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002492" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jacquot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnie Labrum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Delanoe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Pidoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002596" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Krock" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000002543" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le-Goazigo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Beliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Rahal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03273-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delay Lauriane" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Julie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissouni Youssef" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurczak Alexandra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudieu Ludivine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chaumette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001808" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Diebolt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ialy-Radio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Deffieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Tanter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848883v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04848920v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849400v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Wigerblad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ardid" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04849329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02918095v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018CLFAS017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>