--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -288,668 +288,737 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins d'accès aux services de santé en Polynésie française : approche qualitative</w:t>
+                <w:t xml:space="preserve">Professionnaliser la solidarité familiale. Institution médico-sociale du soin aux parents âgés et morale domestique (Polynésie française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Servy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, "Intimités outre-mer : relations familiales et politiques publiques", (coord.) Elise Lemercier (Dysolab-Université de Rouen Normandie), Valelia Muni Toke (Sedyl - IRD) et Elise Palomares (Dysolab- Institut Convergences Migrations)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442861v1</w:t>
+                <w:t xml:space="preserve">halshs-04703298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la sociologie par la recherche participative (Polynésie française) ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+                <w:t xml:space="preserve">Freins d'accès aux services de santé en Polynésie française : approche qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Servy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Pédagogie du supérieur : des idées aux pratiques, 2/2025 (60), https://www.revues.armand-colin.com/educ-sante/carrefours-leducation/carrefours-leducation-ndeg60-22025/enseigner-sociologie-recherche-participative-polynesie-francaise</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 2026/1 vol. 38, p.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318971v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir en famille. Une sociologie des risques sociaux associés au care familial en Polynésie française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la sociologie par la recherche participative (Polynésie française) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matairea Cadousteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Papiers de la Fondation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Pédagogie du supérieur : des idées aux pratiques, 2/2025 (60), https://www.revues.armand-colin.com/educ-sante/carrefours-leducation/carrefours-leducation-ndeg60-22025/enseigner-sociologie-recherche-participative-polynesie-francaise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514759v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillesse : les limites du soutien familial</w:t>
+                <w:t xml:space="preserve">Vieillir en famille. Une sociologie des risques sociaux associés au care familial en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques &amp; Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, https://www.fondation-croix-rouge.fr/wp-content/uploads/2023/02/fcrf_ph-18_lauriane_dos_santos-1.pdf</w:t>
+              <w:t xml:space="preserve">Les Papiers de la Fondation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035293v1</w:t>
+                <w:t xml:space="preserve">hal-04514759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Baciocchi, Alain Cottereau et Marie-Paule Hille (dir.), Le pouvoir des gouvernés. Ethnographies de savoir-faire politiques sur quatre continents</w:t>
+                <w:t xml:space="preserve">Vieillesse : les limites du soutien familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pratiques &amp; Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, https://www.fondation-croix-rouge.fr/wp-content/uploads/2023/02/fcrf_ph-18_lauriane_dos_santos-1.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380752v1</w:t>
+                <w:t xml:space="preserve">hal-04035293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tribunal au fil de l’eau</w:t>
+                <w:t xml:space="preserve">Stéphane Baciocchi, Alain Cottereau et Marie-Paule Hille (dir.), Le pouvoir des gouvernés. Ethnographies de savoir-faire politiques sur quatre continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pro.375.0008⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63 (1), pp.38246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.38246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04035258v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessé Souza (dir.), A Ralé Brasileira. Quem é e como vive, Belo Horizonte, Editora UFMG, 2018 (3e rééd.), 484 pages.</w:t>
+                <w:t xml:space="preserve">Un tribunal au fil de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.084.0213⟩</w:t>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N°375 (2), pp.8-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.375.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04035279v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessé Souza (dir.), A Ralé Brasileira. Quem é e como vive, Belo Horizonte, Editora UFMG, 2018 (3e rééd.), 484 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°84 (3), pp.213-216. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.084.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier dans la « jungle ». Une lecture politique de la « justice alternative » en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Médiation-conciliation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -959,261 +1028,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aujourd'hui, la relation familiale est monnayée » : gestion familiale des revenus sociaux et conflictualités en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïs Bastide; Denis Regnier; Lucile Hervouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions océaniennes. Modernités et fractures postcoloniales dans le Pacifique insulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions MSH-P, 2025, 978-2-49361-691-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences du travail social dans les villages marginalisés d’Amazonie (Amapá)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaux De Barros; Kevin Kermoal; Frédéric Louault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges et marginalités au Brésil. Espaces, pouvoir et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université Libre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2800418179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04621038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazer justiça nas margens do Estado brasileiro : a política dos &amp;quot;juizados especiais itinerantes&amp;quot; no contexto amazônico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidade de Brasilia (UnB). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas Jovens pesquisadores em Ciências Humanas e Sociais (CHS): Olhares Cruzados França-Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1era ed., pp.217-235, 2019, 978-65-5054-000-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1223,482 +1292,420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir en Polynésie française : rapports intergénérationnels, conditions de vie et bien-être à la retraite. Synthèse scientifique remise au Ministère de la famille et des solidarités de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme du Pacifique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04931678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des violences domestiques. Les violences envers les personnes âgées et en situation du handicap en Polynésie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme du Pacifique; Direction des solidarités, de la famille et de l'égalité de Polynésie française (DSFE). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience émotionnelle du soin aux parents âgés chez les proches aidant.e.s : entre révélateur d’inégalités sociales « en train de se faire » et travail de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de protection sociale à l’épreuve des transitions : le cas de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Larrazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales de santé en Polynésie française : état des connaissances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser la solidarité familiale ? Institution médico-sociale du soin aux aînés et morale domestique en Polynésie française</w:t>
-[...60 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">[Working Paper]. Sociologie de la maladie d'Alzheimer et des maladies neuro-évolutives en Polynésie française : sociologie participative des besoins des publics et de l’offre médico-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1947,51 +1954,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécuriser l’accès au foncier : sortie d’indivision des terres et production sociale de la propriété en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Sociologie, Jul 2025, Rabat (MOROCCO), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2016,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidarités intergénérationnelles face aux vulnérabilités économiques et de santé en Polynésie française : une ethnographie de la protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protection(s) sociale(s) dans les Outre-mer : dispositifs publics et pratiques sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lauriane Dos Santos; Myrtille Ferné; Blandine Destremau, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2085,64 +2092,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refus ou renoncement ? Les facteurs socio-économiques de non-recours aux services de santé publique en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Servy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication grand public. Les soirées Aupuru by ICPF "Face au refus de soin : droits et réponses'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Cancer de Polynésie française (ICPF)/Association Pacific Amazones, Feb 2025, Papeete, Polynésie française, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3106,51 +3113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche JLOM. Jeunesse et logement dans les Outre-mer : vivre en résidence universitaire en Polynésie française, en Nouvelle-Calédonie et dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Ailincai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,51 +3291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6177AD52"/>
+    <w:nsid w:val="F1BCE308"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3432,51 +3439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49872E54"/>
+    <w:nsid w:val="975A720A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3666,51 +3673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2965-9126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318971v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035293v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.38246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.375.0008" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.084.0213" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380748v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701966v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane dos Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621038v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931678v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445240v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Larrazet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703298v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Capova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540994v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2965-9126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.38246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.375.0008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.084.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701966v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621038v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Larrazet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Capova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540994v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>