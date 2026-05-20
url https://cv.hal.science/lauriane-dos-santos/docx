--- v1 (2026-04-07)
+++ v2 (2026-05-20)
@@ -322,703 +322,712 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser la solidarité familiale. Institution médico-sociale du soin aux parents âgés et morale domestique (Polynésie française)</w:t>
+                <w:t xml:space="preserve">Freins d'accès aux services de santé en Polynésie française : approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Servy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026/1 vol. 38, p.157-166 (1), pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.261.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04703298v1</w:t>
+                <w:t xml:space="preserve">hal-05442861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins d'accès aux services de santé en Polynésie française : approche qualitative</w:t>
+                <w:t xml:space="preserve">Professionnaliser la solidarité familiale. Institution médico-sociale du soin aux parents âgés et morale domestique (Polynésie française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Servy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 2026/1 vol. 38, p.157-166</w:t>
+              <w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, "Intimités outre-mer : relations familiales et politiques publiques", (coord.) Elise Lemercier (Dysolab-Université de Rouen Normandie), Valelia Muni Toke (Sedyl - IRD) et Elise Palomares (Dysolab- Institut Convergences Migrations)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442861v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04703298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la sociologie par la recherche participative (Polynésie française) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Pédagogie du supérieur : des idées aux pratiques, 2/2025 (60), https://www.revues.armand-colin.com/educ-sante/carrefours-leducation/carrefours-leducation-ndeg60-22025/enseigner-sociologie-recherche-participative-polynesie-francaise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir en famille. Une sociologie des risques sociaux associés au care familial en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Papiers de la Fondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesse : les limites du soutien familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques &amp; Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, https://www.fondation-croix-rouge.fr/wp-content/uploads/2023/02/fcrf_ph-18_lauriane_dos_santos-1.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi, Alain Cottereau et Marie-Paule Hille (dir.), Le pouvoir des gouvernés. Ethnographies de savoir-faire politiques sur quatre continents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 63 (1), pp.38246. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.38246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tribunal au fil de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°375 (2), pp.8-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.375.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessé Souza (dir.), A Ralé Brasileira. Quem é e como vive, Belo Horizonte, Editora UFMG, 2018 (3e rééd.), 484 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°84 (3), pp.213-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.084.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier dans la « jungle ». Une lecture politique de la « justice alternative » en Amazonie brésilienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Médiation-conciliation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1028,261 +1037,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aujourd'hui, la relation familiale est monnayée » : gestion familiale des revenus sociaux et conflictualités en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loïs Bastide; Denis Regnier; Lucile Hervouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tensions océaniennes. Modernités et fractures postcoloniales dans le Pacifique insulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions MSH-P, 2025, 978-2-49361-691-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701966v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences du travail social dans les villages marginalisés d’Amazonie (Amapá)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Margaux De Barros; Kevin Kermoal; Frédéric Louault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges et marginalités au Brésil. Espaces, pouvoir et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Université Libre de Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2800418179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04621038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazer justiça nas margens do Estado brasileiro : a política dos &amp;quot;juizados especiais itinerantes&amp;quot; no contexto amazônico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidade de Brasilia (UnB). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas Jovens pesquisadores em Ciências Humanas e Sociais (CHS): Olhares Cruzados França-Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1era ed., pp.217-235, 2019, 978-65-5054-000-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1292,153 +1301,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillir en Polynésie française : rapports intergénérationnels, conditions de vie et bien-être à la retraite. Synthèse scientifique remise au Ministère de la famille et des solidarités de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme du Pacifique. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04931678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie des violences domestiques. Les violences envers les personnes âgées et en situation du handicap en Polynésie française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maison des Sciences de l'Homme du Pacifique; Direction des solidarités, de la famille et de l'égalité de Polynésie française (DSFE). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1448,489 +1457,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience émotionnelle du soin aux parents âgés chez les proches aidant.e.s : entre révélateur d’inégalités sociales « en train de se faire » et travail de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05550283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système de protection sociale à l’épreuve des transitions : le cas de la Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Larrazet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités sociales de santé en Polynésie française : état des connaissances et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Working Paper]. Sociologie de la maladie d'Alzheimer et des maladies neuro-évolutives en Polynésie française : sociologie participative des besoins des publics et de l’offre médico-sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">[Working Paper]. Maladie d'Alzheimer et maladies neuro-évolutives en Polynésie française : sociologie participative des besoins des personnes concernées et offre médico-sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04701963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir en contexte de pauvreté urbaine : aspects sociaux, économiques et anthropologiques (Tahiti, Polynésie française)</w:t>
+                <w:t xml:space="preserve">[Working Paper]. Vieillir en Polynésie française : dépendance, retraite, système de solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318951v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04350382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Working Paper]. Vieillir en Polynésie française : dépendance, retraite, système de solidarité</w:t>
+                <w:t xml:space="preserve">Vieillir en contexte de pauvreté urbaine : aspects sociaux, économiques et anthropologiques (Tahiti, Polynésie française)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04350382v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « médecine traditionnelle » en Polynésie française : entre réinventions et institutionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1940,866 +1949,866 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécuriser l’accès au foncier : sortie d’indivision des terres et production sociale de la propriété en Polynésie française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Les solidarités intergénérationnelles face aux vulnérabilités économiques et de santé en Polynésie française : une ethnographie de la protection sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Sociologie, Jul 2025, Rabat (MOROCCO), Maroc</w:t>
+              <w:t xml:space="preserve">Protection(s) sociale(s) dans les Outre-mer : dispositifs publics et pratiques sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lauriane Dos Santos; Myrtille Ferné; Blandine Destremau, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04733341v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04931674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solidarités intergénérationnelles face aux vulnérabilités économiques et de santé en Polynésie française : une ethnographie de la protection sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Refus ou renoncement ? Les facteurs socio-économiques de non-recours aux services de santé publique en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Servy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protection(s) sociale(s) dans les Outre-mer : dispositifs publics et pratiques sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lauriane Dos Santos; Myrtille Ferné; Blandine Destremau, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Communication grand public. Les soirées Aupuru by ICPF "Face au refus de soin : droits et réponses'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut du Cancer de Polynésie française (ICPF)/Association Pacific Amazones, Feb 2025, Papeete, Polynésie française, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04931674v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refus ou renoncement ? Les facteurs socio-économiques de non-recours aux services de santé publique en Polynésie française</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Servy</w:t>
+                <w:t xml:space="preserve">Protection sociale et solidarités familiales en Polynésie française : état des connaissances sociologiques et travaux en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication grand public. Les soirées Aupuru by ICPF "Face au refus de soin : droits et réponses'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut du Cancer de Polynésie française (ICPF)/Association Pacific Amazones, Feb 2025, Papeete, Polynésie française, France</w:t>
+              <w:t xml:space="preserve">SOLIPAC « Solidarités et systèmes de protection sociale dans le Pacifique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coralie Larrazet, Université de Rennes, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320086v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection sociale et solidarités familiales en Polynésie française : état des connaissances sociologiques et travaux en cours</w:t>
+                <w:t xml:space="preserve">Three Contributions of Fieldwork research to the Understanding of Health Issues Related to Ageing. Emic Conceptions of « Ageing Well », Mental Health of Caregivers, and the Social Experience of Neurodegenerative Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLIPAC « Solidarités et systèmes de protection sociale dans le Pacifique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coralie Larrazet, Université de Rennes, Dec 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Unearthing humanity. Critical and urgent epistemic redefinitions in world anthropologies. WAU Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Anthropological Union. Panel « Anthropological Perspectives on Well-being », Nov 2025, ANTIGUA, Guatemala</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445179v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Contributions of Fieldwork research to the Understanding of Health Issues Related to Ageing. Emic Conceptions of « Ageing Well », Mental Health of Caregivers, and the Social Experience of Neurodegenerative Diseases</w:t>
+                <w:t xml:space="preserve">Le handicap en Polynésie française. Structuration de l’offre médico-sociale et sociologie participative des besoins des personnes concernées (programme VIHAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Amaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unearthing humanity. Critical and urgent epistemic redefinitions in world anthropologies. WAU Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World Anthropological Union. Panel « Anthropological Perspectives on Well-being », Nov 2025, ANTIGUA, Guatemala</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les enjeux du handicap dans les Outre-Mer français et européens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Dec 2025, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445198v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le handicap en Polynésie française. Structuration de l’offre médico-sociale et sociologie participative des besoins des personnes concernées (programme VIHAP)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Amaré</w:t>
+                <w:t xml:space="preserve">Sécuriser l’accès au foncier : sortie d’indivision des terres et production sociale de la propriété en Polynésie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les enjeux du handicap dans les Outre-Mer français et européens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Dec 2025, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Sociologie, Jul 2025, Rabat (MOROCCO), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445231v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail gratuit et économie familiale en Polynésie française</w:t>
+                <w:t xml:space="preserve">Formes, fonctions et régulations du travail gratuit dans le Sud global : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Drif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international APAD « Au prisme du travail : capitalisme, développement et changement social dans le Sud global »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l’Association pour une Anthropologie du changement social et du Développement; Université de la Liège (Belgique), May 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">, Association pour l'anthropologie du changement social et du développement; Université de Liège (Belgique), May 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318926v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur des problèmes sociaux pour le compte des pouvoirs publics</w:t>
+                <w:t xml:space="preserve">Travail gratuit et économie familiale en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Drif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international et interdisciplinaire : ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales. Ethnographies plurielles #13 .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'ethnologie française, Jan 2024, Maison internationale des langues et des cultures (MILC), Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international APAD « Au prisme du travail : capitalisme, développement et changement social dans le Sud global »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Association pour une Anthropologie du changement social et du Développement; Université de la Liège (Belgique), May 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318927v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes, fonctions et régulations du travail gratuit dans le Sud global : introduction</w:t>
+                <w:t xml:space="preserve">Enquêter sur des problèmes sociaux pour le compte des pouvoirs publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leila Drif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international APAD « Au prisme du travail : capitalisme, développement et changement social dans le Sud global »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour l'anthropologie du changement social et du développement; Université de Liège (Belgique), May 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : ethnographie et recherches participatives. Actualités des formes de recherche-action en sciences sociales. Ethnographies plurielles #13 .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'ethnologie française, Jan 2024, Maison internationale des langues et des cultures (MILC), Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318921v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04318927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solidarités intergénérationnelles « au concret » : apports et perspectives des méthodes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre petite famille et feti'i. Changement social et dynamiques familiales en Polynésie française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Polynésie française; INED; MSH-P, Aug 2023, Punaauia (Tahiti), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04296883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'ethnographie des changements sociaux : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Capova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l'ethnographie des changements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lauriane Dos Santos; Iva Capova; Mathilde Caro, Jan 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,111 +2818,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[poster scientifique] Recherche participative sur la prise en charge de la maladie d'Alzheimer et des maladies apparentées en Polynésie française - Appel à participer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Girardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises territoriales de la vieillesse : les enjeux sociaux et sanitaires du vieillissement en Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Punaaauia, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05389265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2923,98 +2932,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux sociaux et sanitaires du vieillissement en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises territoriales de la vieillesse en Polynésie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Punaauia, Tahiti, Polynésie française. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05389264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3024,206 +3033,300 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy brief &amp;quot;Les violences intrafamiliales envers les personnes âgées et en situation de handicap en Polynésie française : un enjeu peu visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de recherche JLOM. Jeunesse et logement dans les Outre-mer : vivre en résidence universitaire en Polynésie française, en Nouvelle-Calédonie et dans les Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matairea Cadousteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Ailincai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Alì</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodica Ailincai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Alì</w:t>
+                <w:t xml:space="preserve">halshs-04318981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(podcast). Vieillir en famille. Une sociologie des risques sociaux en Polynésie française - Lauriane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-04318981v1</w:t>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3291,51 +3394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1BCE308"/>
+    <w:nsid w:val="2DF45C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3439,51 +3542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="975A720A"/>
+    <w:nsid w:val="B5283387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3673,51 +3776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2965-9126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318971v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514759v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380752v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.38246" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035258v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.375.0008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.084.0213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701966v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane dos Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621038v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931678v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445240v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Larrazet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457167v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318951v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318926v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318921v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Capova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389265v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389264v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540994v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-dos-santos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2965-9126" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Dos Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Servy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.261.0157" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04703298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318971v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matairea Cadousteau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035293v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.38246" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.375.0008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.084.0213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380748v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701966v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04621038v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ulb.be/fr/book/?GCOI=74530100657650" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433468v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931678v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445240v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Larrazet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457167v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04701963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04350382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chassagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04931674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445179v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amar&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733341v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318927v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04296883v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Capova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Caro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389265v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Girardin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389264v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540994v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>