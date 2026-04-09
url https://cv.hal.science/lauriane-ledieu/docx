--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
+                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -164,121 +164,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Zoé Bridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599474v1</w:t>
+                <w:t xml:space="preserve">hal-04734425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
+                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -298,97 +298,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Bridant</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734425v1</w:t>
+                <w:t xml:space="preserve">hal-04599474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
@@ -632,295 +632,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macroplastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
+                <w:t xml:space="preserve">May a Former Municipal Landfill Contaminate Groundwater in Microplastics? First Investigations from the “Prairie de Mauves Site” (Nantes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Radigois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julya Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/202303053⟩</w:t>
+              <w:t xml:space="preserve">Microplastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microplastics2010007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857515v1</w:t>
+                <w:t xml:space="preserve">hal-03979928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May a Former Municipal Landfill Contaminate Groundwater in Microplastics? First Investigations from the “Prairie de Mauves Site” (Nantes, France)</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macroplastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julya Papin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microplastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (1), pp.93-106. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microplastics2010007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/202303053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979928v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t>
               </w:r>
@@ -932,145 +932,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1079,132 +1079,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1213,172 +1213,172 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.119145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets et déchets plastiques issus du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1387,92 +1387,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.53-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/tsm/202206053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1481,682 +1481,682 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 279, pp.130385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.130385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03183855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 122, pp.104743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2020.104743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02925859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugo Boyer</w:t>
+                <w:t xml:space="preserve">Adèle Mahaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10èmes journées de l’IR OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Mar 2026, La baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084402v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068180v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2165,405 +2165,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Baratange</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413247v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,113 +2591,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,198 +2712,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIP Seine Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Tire and Road Wear Particles in Urban Stormwater: Comparison of the Contamination Levels and Impact of Contrasting Stormwater Management Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2925,934 +2925,934 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
+                <w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722140v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783972v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794094v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738167v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533145v1</w:t>
+                <w:t xml:space="preserve">hal-04738167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715327v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
+                <w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603103v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3861,119 +3861,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3982,131 +3982,131 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
+                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -4120,360 +4120,356 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104015v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
+                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311543v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106561v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4495,610 +4491,614 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244761v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309918v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruge</w:t>
+                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304787v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108023v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -5112,735 +5112,735 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287273v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
+              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710158v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710160v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a closed municipal solid waste landfill to microplastic groundwater pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+                <w:t xml:space="preserve">Pauline Radigois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julya Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Distanciel, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Dhivert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5849,573 +5849,698 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588179v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
+                <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587945v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
+                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554403v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -6511,77 +6636,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
@@ -6819,51 +6944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -7620,51 +7745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mabilais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricordel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03409252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ORLE3079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03409252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ORLE3079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>