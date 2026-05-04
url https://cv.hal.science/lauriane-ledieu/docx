--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -100,472 +100,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Mabilais</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Bridant</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734425v1</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599474v1</w:t>
+                <w:t xml:space="preserve">hal-04734425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État de l'art sur les déchets diffusés abandonnés en milieu urbain et transférés via les réseaux pluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May a Former Municipal Landfill Contaminate Groundwater in Microplastics? First Investigations from the “Prairie de Mauves Site” (Nantes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de transfert des macroplastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -900,364 +900,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ledieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Verdier</w:t>
+                <w:t xml:space="preserve">Daniel Astrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755097v1</w:t>
+                <w:t xml:space="preserve">hal-03659852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Astrié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659852v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1308,90 +1308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets et déchets plastiques issus du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1442,77 +1442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of Pharmaceuticals within the particulate phases of a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,64 +1576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical insights into spatial and temporal evolution of sediment at catchment scale (Egoutier stream, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Mahaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1995,856 +1995,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Becq</w:t>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Cognie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Nadège Caubriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413247v1</w:t>
+                <w:t xml:space="preserve">hal-05234640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampriti Roy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068180v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Caubriere</w:t>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234640v1</w:t>
+                <w:t xml:space="preserve">hal-05068180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP Seine Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082005v1</w:t>
+                <w:t xml:space="preserve">hal-05371727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIP Seine Aval, Nov 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371727v1</w:t>
+                <w:t xml:space="preserve">hal-05082005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Tire and Road Wear Particles in Urban Stormwater: Comparison of the Contamination Levels and Impact of Contrasting Stormwater Management Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Passeport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
@@ -2873,103 +2873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
@@ -2998,51 +2998,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,454 +3117,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603103v1</w:t>
+                <w:t xml:space="preserve">hal-04520588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3596,437 +3592,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783972v1</w:t>
+                <w:t xml:space="preserve">hal-04603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794094v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520588v1</w:t>
+                <w:t xml:space="preserve">hal-04794094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4068,103 +4068,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
@@ -4187,717 +4187,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244761v1</w:t>
+                <w:t xml:space="preserve">hal-04304787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309918v1</w:t>
+                <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106546v1</w:t>
+                <w:t xml:space="preserve">hal-04244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106561v1</w:t>
+                <w:t xml:space="preserve">hal-04309918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304787v1</w:t>
+                <w:t xml:space="preserve">hal-04106561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4935,103 +4935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
@@ -5054,432 +5054,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104015v1</w:t>
+                <w:t xml:space="preserve">hal-04311543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311543v1</w:t>
+                <w:t xml:space="preserve">hal-04104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a closed municipal solid waste landfill to microplastic groundwater pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,376 +5524,376 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Distanciel, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710160v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5935,103 +5935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
@@ -6060,64 +6060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6185,64 +6185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,64 +6310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6444,64 +6444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,103 +6610,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
@@ -6735,77 +6735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Astrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6892,103 +6892,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets depuis les surfaces urbaines jusqu'aux exutoires pluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -7055,51 +7055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émission radio pour le labo des savoirs : pollution macroplastiques et microplastiques dans le continium Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7162,51 +7162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des macroplastiques en partie fluviale de la Loire : résultats de l’expérience de sciences participatives organisée dans le cadre de la Grande Remontée 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7237,64 +7237,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE DU PROJET STRITTER (2021-2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7355,64 +7355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET STRITTER (Sept. 2021 - Janv. 2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7505,51 +7505,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la dynamique particulaire d'un bassin versant périurbain par géochimie multi-élémentaire organique et minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2020. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020ORLE3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7745,51 +7745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03409252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ORLE3079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03409252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ORLE3079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>