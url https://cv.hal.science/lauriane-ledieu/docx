--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1836,51 +1836,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1995,2368 +1995,2364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastiques et particules de pneus : dynamique de transfert en estuaire de Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampriti Roy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+                <w:t xml:space="preserve">Bogdan Muresan-Paslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Caubriere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères Environnement Santé, Jun 2026, Boulogne-su-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234640v1</w:t>
+                <w:t xml:space="preserve">hal-05623594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Dris</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002236v1</w:t>
+                <w:t xml:space="preserve">hal-05084402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Baratange</w:t>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413247v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Contamination des hydrosystèmes et toxicité des particules de pneu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cognie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Baratange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068180v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t>
+                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-4400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371727v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Blot</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Distribution of Tire &amp; Road Wear Particles and Microplastics in an Urban Stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New Jersey Water Environment Association (NJWEA), May 2025, Atlantic City, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082005v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Tire and Road Wear Particles in Urban Stormwater: Comparison of the Contamination Levels and Impact of Contrasting Stormwater Management Practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Débris plastiques sur les berges de Seine – Dynamiques de stockage, remobilisation et fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Scientifique Seine-Aval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIP Seine Aval, Nov 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413233v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussion et réflexion autour des déchets diffus abandonnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Plastiques, Environnement, Santé, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413186v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier et caractériser les déchets diffus abandonnés en milieu urbain par intelligence artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Tire and Road Wear Particles in Urban Stormwater: Comparison of the Contamination Levels and Impact of Contrasting Stormwater Management Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruge</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hugo Boyer</w:t>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084402v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04520588v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715327v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroplastiques dans le continuum Terre-Mer : vers la reconstitution de trajectoires socio-environnementales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réseau Matière Organique (ResMO) - Matières Organiques, Environnement et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Matière Organique (ResMO), Mar 2024, Semur-en-Auxois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533145v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738167v1</w:t>
+                <w:t xml:space="preserve">hal-04603103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic litter accumulation zones on the riverbanks of the Seine River (France): what about microplastics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring plastic debris in urban stormwater: fluxes and management issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603103v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zone d’accumulation de déchets plastiques sur les berges de Seine : quid des microplastiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783972v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la pollution plastique (et autres déchets) en milieux urbains et dans les hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t>
+              <w:t xml:space="preserve">Journée commune du GDR polymères Environnement Santé et du Groupe Thématique Déchets Valeurs et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Mans, Oct 2024, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794094v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Le projet Vipare, Point d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Les rencontres nationales de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575624v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
+                <w:t xml:space="preserve">Pollution plastique de la terre à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">Colloque International &amp; Pluridisciplinaire Eau, Environnement, et Santé Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evry Paris-Saclay, Nov 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722140v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruge</w:t>
+                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer : des zones d'accumulation de macrodéchets à la formation de microplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Journées de la fondation pour la recherche sur la biodiversité - L'océan du futur : Des impacts aux réponses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la recherche sur la biodiversité, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304787v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
+                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -4391,589 +4387,593 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106546v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
+                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Colasse</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244761v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
+                <w:t xml:space="preserve">Projet ViPARE - Villes Propres, Accueillantes et Respectueuses de l’Environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309918v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation des déchets sauvages dans les écosystèmes aquatiques : état des lieux et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Colasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres Nationales des Collecteurs de Déchets Sauvages 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau déchets sauvages, Nov 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106561v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conférence "Déchets plastiques et pollution des eaux : des impacts aux solutions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108023v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -5008,972 +5008,968 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287273v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution plastique dans le continuum Terre-Mer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic de la contamination en microplastiques dans un ruisseau urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Déchets plastiques et pollution des eaux : des impacts aux solutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Régionale des CPIE Centre-Val de Loire, Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311543v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macroplastiques issus des eaux urbaines : mesures et enjeux de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104015v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a closed municipal solid waste landfill to microplastic groundwater pollution</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julya Papin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Distanciel, France. 1p</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839828v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710160v1</w:t>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a closed municipal solid waste landfill to microplastic groundwater pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Radigois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julya Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">MICRO 2022, Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Distanciel, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840329v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -5987,606 +5983,731 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
+              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710158v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flux de macroplastiques issus des eaux urbaines : au plus près des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium métrologie de la pollution de plastique dans le continuum terre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588179v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
+                <w:t xml:space="preserve">Réponse hydrologique d'un cours d'eau en contexte périurbain et implication dans le transport particulaire en contextes forestier vs urbain (cas de l'Egoutier, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587945v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
+                <w:t xml:space="preserve">Géochimie de la phase particulaire en transit dans le bassin versant périurbain de l'Egoutier (Loiret, France) : Rôle et effets des paramètres hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554403v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roles of the particulate phases in pharmaceuticals spatio-temporal dynamics in a peri-urban stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laperche</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">River bed-load sediments and suspended particles: two different worlds for trace metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6596,176 +6717,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6774,101 +6895,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Astrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, BREST, France. 3ème rencontre du GDR Polymères et Océans, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6878,51 +6999,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets depuis les surfaces urbaines jusqu'aux exutoires pluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6974,51 +7095,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7028,117 +7149,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émission radio pour le labo des savoirs : pollution macroplastiques et microplastiques dans le continium Terre-Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7148,51 +7269,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert des macroplastiques en partie fluviale de la Loire : résultats de l’expérience de sciences participatives organisée dans le cadre de la Grande Remontée 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7201,73 +7322,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université gustave eiffel. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNTHESE DU PROJET STRITTER (2021-2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d’influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7276,116 +7397,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET STRITTER (Sept. 2021 - Janv. 2024) - Suivi des déchets diffus abandonnés sur les surfaces urbaines et dans les eaux de ruissellement : typologie, flux et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7394,94 +7515,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bruttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2024, 75p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7491,114 +7612,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de la dynamique particulaire d'un bassin versant périurbain par géochimie multi-élémentaire organique et minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020ORLE3079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03409252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7745,51 +7866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03409252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ORLE3079" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04729490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bruttin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/20240966" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03979928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Flahaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Radigois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julya Papin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics2010007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03183855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.130385" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02925859v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2020.104743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05623594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan-Paslaru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05084402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ollion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Becq" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cognie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Baratange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05002236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-4400" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05371727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082005v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04520588v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04603103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Colasse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04738167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gabriel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04794094v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04575624v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Colasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04311543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304787v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04244761v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04309918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04108023v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03840329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588179v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554403v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20122" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Hatton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19850" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04100340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Podevin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05308688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04865902v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03409252v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ORLE3079" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>