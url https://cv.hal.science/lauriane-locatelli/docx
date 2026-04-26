--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lauriane Locatelli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lauriane LOCATELLIDepuis janvier 2023 : ingénieur de recherche à l'UAR Inist CNRS (Vandoeuvre-lès-Nancy)Valorisation des données de la recherche , exposition des données de recherche, Omeka S, plan de gestion de donnéesDocteure en langues et lettres (2012-2017), UCLouvain & Univ. F.-Comté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lauriane-locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3437-8971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23319133X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ingénieur de recherche CNRS, INIST (Vandoeuvre-les-Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2019 - juin 2019 : Séminaires de l’EPHE de Sophie Minon en dialectologie grecque et de Denis Rousset en Épigraphie grecque et géographie historique du monde hellénique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Belgique)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La toponymie et l’ethnonymie de la Pisidie antique (XIIIe s. a.C. - début IVe s. p.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse dirigée par J. Tavernier (UCLouvain) et de G. Labarre (Univ. F.-Besançon), soutenue le 28 juin 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit remis à l’éditeur en vue de publication aux PIOL (Presses de l’Institut orientaliste de Louvain, Peeters, Leuven</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Histoire, parcours philologie classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Lorraine, Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’onomastique personnelle de Selgé en Pisidie (Asie Mineure)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Guy Vottéro et Claude Brixhe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTRATS POST-DOCTORAT & RECHERCHE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mai 2021 - août 2021 : Contribution au projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Numorum Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par Koray Konuk (CNRS, Ausonius). Travail de traitement et de préparation des photographies de monnaies à l’aide de Photoshop en vue de l’intégration à la BDD du projet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">avril 2020 - février 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat IMPULSION IDEXLYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hairesis, HiSoMA, auprès de Madalina Dana à l’Univ. Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Inventaire des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> témoignant de la diffusion des doctrines philosophiques antiques et de l’activité de leurs représentants et travail de préparation de la BDD et du site internet </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hairesis.msh-lse.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">juin 2019 - mars 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat ELAN ERC IDEX LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hospitam, HiSoMA, auprès de Claire Fauchon-Claudon (ENS Lyon) à l’ENS Lyon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’un cahier des charges et du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">plan de gestion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OPIDOR ERC) pour une base de données textuelles</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mars 2019 - juin 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat d’ingénieur d’analyse au LGPN-Ling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR, CNRS), ANHIMA (Paris) auprès de Sophie Minon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse linguistique des noms grecs du volume 5c (Inland </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">oct. 2018 - mars 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Eurodyssée à l’ISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté, (Besançon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création d’une base de données des toponymes de la Pisidie et de la Lycie et création d’une carte géoréférencée des villes de Pisidie et de Lycie : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bdd-tpl.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT ET ENCADREMENT</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type de contrats</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1er sept 2022-31 déc 2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Lyon 2 , 168h : CM et TD L1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanités numériques appliquées aux sciences de l'antiquité dans le cadre du master mondes anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDD LRU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Grenoble-Alpes, 192h : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L1 (24h), latin niveau 2 (24h) ; latin niveau 3 (24h), latin niveau 2 pour les ETC (48h), mythes grecs (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université catholique de Nantes (UCO, Rezé) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque CM & TD L3 histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (36h), latin niveau L2 histoire (36h), humanités numériques L3 histoire (18h) ; humanités numériques et accompagnement du PFE (mini-mémoire de L3) (18h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Bourgogne, Dijon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TD L1 histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (48h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Podestà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Podestà; Lauriane Locatelli; Emilie Piguet. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.), Antonio Gonzales, 978-2-84867-850-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian toponymy: Method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payne A.; Velharticka S.; Wintjes J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries - Anatolia in the First Millennium BC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 295, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-336, 2022, Orbis Biblicus et Orientalis, 9789042948846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire en Pisidie : ethnonymes, héros éponyme et parenté mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauriane LOCATELLI; Emilie PIGUET; Simone PODESTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.). Colloque international de Besançon, 18-19 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.127-139, 2021, Institut des Sciences et Techniques de l'antiquité, 9782848678504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica, LES COMBATS DANS LES MYTHES ET LES LITTÉRATURES DE L'ORIENT &amp; MISCELLANEA ORIENTALIA ET IRANICA BELGO-POLONICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topography and Toponymy in the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-90-429-3505-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joy RIVAULT, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels. Bordeaux : Ausonius, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124 (2), pp.625-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03975898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie LEDENTU, Romain LORIOL, L’interprétation des listes dans l’Antiquité gréco-romaine, Penser en listes dans les mondes grec et romain, Bordeaux, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (2), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 2 tome 121, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121 (2), pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans l'onomastique du Sud-Ouest de l'Anatolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP OPIDoR : Ouvrir la science avec l’outil de rédaction de plan de gestion de données DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Formés à la SCIENCE OUVERTE en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/64sb-9y34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS, Dijon, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD Dijon, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arès Kiddeudas : souvenir d'Iyarri ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les festivals dans l'Antiquité méditerranéenne et proche-orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la science en SHS avec le DMP OPIDoR : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2021 à l'Université Paris 8 (Vincennes-Saint-Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement linguistique et sémantique des toponymes Pisidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre de la journée d’étude Noms des lieux dans les langues anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alcorac Alonso Deniz &amp; Enrique Nieto Izquierdo, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTION SPATIALE ET ANALYSE LINGUISTIQUE DES TOPONYMES PISIDIENS D'ORIGINE GRECQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metageitnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Beyond All Boundaries. Anatolia in the 1st Millennium B.C. (17-22 June 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne et Jorit Wintjes, Jun 2018, ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scrivere nomi anatolici in greco : il caso dei toponimi pisidi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Variation and Contact in the Ancient Indo-European languages: between Linguistics and Philology / Variazione e contatto nelle lingue indoeuropee antiche: fra linguistica e filologia" "Joint Colloquia in Indo-European Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michele Bianconi, Apr 2018, pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries. Anatolia in the 1st Millennium B.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne, Jun 2018, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les peuples de la Pisidie gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Toponymie et géographie historique de l’Anatolie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La divination en Pisidie dans les sources textuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral Pratiques rituelles dans la Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réné Lebrun, Apr 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes d’origine anatolienne en Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hierarchy and Heterarchy. Gender and Assyriology: New Developments "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La toponymie et l’ethnonymie de la Pisidie antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ISTA (Institut des Sciences et Techniques de l'Antiquité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de la présence grecque sur la toponymie de la Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos, May 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes pisidiens en lien avec la végétation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées orientalistes de la Société Royale Belge d'Études Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRBEO Société Royale Belge d'Etudes Orientales, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Place names of ancient Pisidia : Memory of territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Place of Memory and Memory of Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Oct 2017, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Pisidian Toponyms in connection with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">posterdays dans le cadre des Journées portes ouvertes de l’INCAL (Institut des civilisations, arts et lettres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire par les noms : le cas de la Pisidie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l’école doctorale « Langues, lettres et traductologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Buxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mystérieuse inscription d'Antiphellos en Lycie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Toponymy and topography"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les toponymes de la Pisidie-Pamphylie dans les sources écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master sur les sources du Proche-Orient et de l’Égypte antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspendos et Sagalassos, deux toponymes anatoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Access Database for Khmer Buddhism (Cambodia): Enhancing Iconography with Omeka-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lecorney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH ERIC Annual Event 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster sur Apollon et les griffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Fantastic Beasts and Where to Find Them in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées d’étude jeunes chercheurs Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPL (Toponyms of Pisidia and Lycia) : base de données en ligne interrogeable contenant les métadonnées relatives aux noms de lieux pisidiens et lyciens attestés durant l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP et l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 mai 2018, Poster sur Apollon et les griffons lors du colloque international Fantastic Beasts and Where to Find Them in Antiquity, organisé par Synoikismos, séminaire de doctorants belges en Antiquité gréco-romaine et orientale, le 4 mai à Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01905884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms de lieux du Sud-OUest de la Turquie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ma thèse en 3 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lauriane Locatelli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lauriane LOCATELLIDepuis janvier 2023 : ingénieur de recherche à l'UAR Inist CNRS (Vandoeuvre-lès-Nancy)Valorisation des données de la recherche , exposition des données de recherche, Omeka S, plan de gestion de donnéesDocteure en langues et lettres (2012-2017), UCLouvain & Univ. F.-Comté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lauriane-locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3437-8971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23319133X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ingénieur de recherche CNRS, INIST (Vandoeuvre-les-Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2019 - juin 2019 : Séminaires de l’EPHE de Sophie Minon en dialectologie grecque et de Denis Rousset en Épigraphie grecque et géographie historique du monde hellénique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Belgique)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La toponymie et l’ethnonymie de la Pisidie antique (XIIIe s. a.C. - début IVe s. p.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse dirigée par J. Tavernier (UCLouvain) et de G. Labarre (Univ. F.-Besançon), soutenue le 28 juin 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit remis à l’éditeur en vue de publication aux PIOL (Presses de l’Institut orientaliste de Louvain, Peeters, Leuven</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Histoire, parcours philologie classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Lorraine, Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’onomastique personnelle de Selgé en Pisidie (Asie Mineure)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Guy Vottéro et Claude Brixhe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTRATS POST-DOCTORAT & RECHERCHE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mai 2021 - août 2021 : Contribution au projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Numorum Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par Koray Konuk (CNRS, Ausonius). Travail de traitement et de préparation des photographies de monnaies à l’aide de Photoshop en vue de l’intégration à la BDD du projet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">avril 2020 - février 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat IMPULSION IDEXLYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hairesis, HiSoMA, auprès de Madalina Dana à l’Univ. Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Inventaire des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> témoignant de la diffusion des doctrines philosophiques antiques et de l’activité de leurs représentants et travail de préparation de la BDD et du site internet </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hairesis.msh-lse.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">juin 2019 - mars 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat ELAN ERC IDEX LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hospitam, HiSoMA, auprès de Claire Fauchon-Claudon (ENS Lyon) à l’ENS Lyon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’un cahier des charges et du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">plan de gestion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OPIDOR ERC) pour une base de données textuelles</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mars 2019 - juin 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat d’ingénieur d’analyse au LGPN-Ling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR, CNRS), ANHIMA (Paris) auprès de Sophie Minon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse linguistique des noms grecs du volume 5c (Inland </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">oct. 2018 - mars 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Eurodyssée à l’ISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté, (Besançon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création d’une base de données des toponymes de la Pisidie et de la Lycie et création d’une carte géoréférencée des villes de Pisidie et de Lycie : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bdd-tpl.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT ET ENCADREMENT</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type de contrats</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1er sept 2022-31 déc 2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Lyon 2 , 168h : CM et TD L1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanités numériques appliquées aux sciences de l'antiquité dans le cadre du master mondes anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDD LRU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Grenoble-Alpes, 192h : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L1 (24h), latin niveau 2 (24h) ; latin niveau 3 (24h), latin niveau 2 pour les ETC (48h), mythes grecs (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université catholique de Nantes (UCO, Rezé) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque CM & TD L3 histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (36h), latin niveau L2 histoire (36h), humanités numériques L3 histoire (18h) ; humanités numériques et accompagnement du PFE (mini-mémoire de L3) (18h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Bourgogne, Dijon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TD L1 histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (48h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Podestà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Podestà; Lauriane Locatelli; Emilie Piguet. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.), Antonio Gonzales, 978-2-84867-850-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian toponymy: Method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payne A.; Velharticka S.; Wintjes J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries - Anatolia in the First Millennium BC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 295, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-336, 2022, Orbis Biblicus et Orientalis, 9789042948846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire en Pisidie : ethnonymes, héros éponyme et parenté mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauriane LOCATELLI; Emilie PIGUET; Simone PODESTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.). Colloque international de Besançon, 18-19 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.127-139, 2021, Institut des Sciences et Techniques de l'antiquité, 9782848678504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica, LES COMBATS DANS LES MYTHES ET LES LITTÉRATURES DE L'ORIENT &amp; MISCELLANEA ORIENTALIA ET IRANICA BELGO-POLONICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topography and Toponymy in the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-90-429-3505-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joy RIVAULT, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels. Bordeaux : Ausonius, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124 (2), pp.625-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03975898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie LEDENTU, Romain LORIOL, L’interprétation des listes dans l’Antiquité gréco-romaine, Penser en listes dans les mondes grec et romain, Bordeaux, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (2), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 2 tome 121, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121 (2), pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans l'onomastique du Sud-Ouest de l'Anatolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP OPIDoR : Ouvrir la science avec l’outil de rédaction de plan de gestion de données DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Formés à la SCIENCE OUVERTE en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/64sb-9y34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS, Dijon, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD Dijon, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arès Kiddeudas : souvenir d'Iyarri ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les festivals dans l'Antiquité méditerranéenne et proche-orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la science en SHS avec le DMP OPIDoR : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2021 à l'Université Paris 8 (Vincennes-Saint-Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement linguistique et sémantique des toponymes Pisidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre de la journée d’étude Noms des lieux dans les langues anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alcorac Alonso Deniz &amp; Enrique Nieto Izquierdo, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTION SPATIALE ET ANALYSE LINGUISTIQUE DES TOPONYMES PISIDIENS D'ORIGINE GRECQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metageitnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Beyond All Boundaries. Anatolia in the 1st Millennium B.C. (17-22 June 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne et Jorit Wintjes, Jun 2018, ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scrivere nomi anatolici in greco : il caso dei toponimi pisidi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Variation and Contact in the Ancient Indo-European languages: between Linguistics and Philology / Variazione e contatto nelle lingue indoeuropee antiche: fra linguistica e filologia" "Joint Colloquia in Indo-European Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michele Bianconi, Apr 2018, pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries. Anatolia in the 1st Millennium B.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne, Jun 2018, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les peuples de la Pisidie gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Toponymie et géographie historique de l’Anatolie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La divination en Pisidie dans les sources textuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral Pratiques rituelles dans la Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réné Lebrun, Apr 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La toponymie et l’ethnonymie de la Pisidie antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ISTA (Institut des Sciences et Techniques de l'Antiquité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes d’origine anatolienne en Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hierarchy and Heterarchy. Gender and Assyriology: New Developments "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de la présence grecque sur la toponymie de la Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos, May 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes pisidiens en lien avec la végétation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées orientalistes de la Société Royale Belge d'Études Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRBEO Société Royale Belge d'Etudes Orientales, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Place names of ancient Pisidia : Memory of territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Place of Memory and Memory of Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Oct 2017, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Pisidian Toponyms in connection with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">posterdays dans le cadre des Journées portes ouvertes de l’INCAL (Institut des civilisations, arts et lettres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire par les noms : le cas de la Pisidie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l’école doctorale « Langues, lettres et traductologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Buxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Toponymy and topography"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mystérieuse inscription d'Antiphellos en Lycie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les toponymes de la Pisidie-Pamphylie dans les sources écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master sur les sources du Proche-Orient et de l’Égypte antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspendos et Sagalassos, deux toponymes anatoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Access Database for Khmer Buddhism (Cambodia): Enhancing Iconography with Omeka-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lecorney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH ERIC Annual Event 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster sur Apollon et les griffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Fantastic Beasts and Where to Find Them in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées d’étude jeunes chercheurs Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPL (Toponyms of Pisidia and Lycia) : base de données en ligne interrogeable contenant les métadonnées relatives aux noms de lieux pisidiens et lyciens attestés durant l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP et l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 mai 2018, Poster sur Apollon et les griffons lors du colloque international Fantastic Beasts and Where to Find Them in Antiquity, organisé par Synoikismos, séminaire de doctorants belges en Antiquité gréco-romaine et orientale, le 4 mai à Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01905884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms de lieux du Sud-OUest de la Turquie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ma thèse en 3 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CD6266E"/>
+    <w:nsid w:val="E326F6AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-8971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23319133X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hairesis.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdd-tpl.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Podest&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100653900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948846&amp;amp;series_number_str=295&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/64sb-9y34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908020v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecorney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04867408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01905884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-8971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23319133X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hairesis.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdd-tpl.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Podest&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100653900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948846&amp;amp;series_number_str=295&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/64sb-9y34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecorney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04867408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01905884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>