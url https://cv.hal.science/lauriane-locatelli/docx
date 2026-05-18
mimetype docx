--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lauriane Locatelli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lauriane LOCATELLIDepuis janvier 2023 : ingénieur de recherche à l'UAR Inist CNRS (Vandoeuvre-lès-Nancy)Valorisation des données de la recherche , exposition des données de recherche, Omeka S, plan de gestion de donnéesDocteure en langues et lettres (2012-2017), UCLouvain & Univ. F.-Comté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lauriane-locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3437-8971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23319133X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ingénieur de recherche CNRS, INIST (Vandoeuvre-les-Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2019 - juin 2019 : Séminaires de l’EPHE de Sophie Minon en dialectologie grecque et de Denis Rousset en Épigraphie grecque et géographie historique du monde hellénique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Belgique)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La toponymie et l’ethnonymie de la Pisidie antique (XIIIe s. a.C. - début IVe s. p.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse dirigée par J. Tavernier (UCLouvain) et de G. Labarre (Univ. F.-Besançon), soutenue le 28 juin 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit remis à l’éditeur en vue de publication aux PIOL (Presses de l’Institut orientaliste de Louvain, Peeters, Leuven</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Histoire, parcours philologie classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Lorraine, Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’onomastique personnelle de Selgé en Pisidie (Asie Mineure)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Guy Vottéro et Claude Brixhe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTRATS POST-DOCTORAT & RECHERCHE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mai 2021 - août 2021 : Contribution au projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Numorum Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par Koray Konuk (CNRS, Ausonius). Travail de traitement et de préparation des photographies de monnaies à l’aide de Photoshop en vue de l’intégration à la BDD du projet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">avril 2020 - février 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat IMPULSION IDEXLYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hairesis, HiSoMA, auprès de Madalina Dana à l’Univ. Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Inventaire des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> témoignant de la diffusion des doctrines philosophiques antiques et de l’activité de leurs représentants et travail de préparation de la BDD et du site internet </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hairesis.msh-lse.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">juin 2019 - mars 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat ELAN ERC IDEX LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hospitam, HiSoMA, auprès de Claire Fauchon-Claudon (ENS Lyon) à l’ENS Lyon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’un cahier des charges et du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">plan de gestion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OPIDOR ERC) pour une base de données textuelles</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mars 2019 - juin 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat d’ingénieur d’analyse au LGPN-Ling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR, CNRS), ANHIMA (Paris) auprès de Sophie Minon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse linguistique des noms grecs du volume 5c (Inland </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">oct. 2018 - mars 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Eurodyssée à l’ISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté, (Besançon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création d’une base de données des toponymes de la Pisidie et de la Lycie et création d’une carte géoréférencée des villes de Pisidie et de Lycie : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bdd-tpl.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT ET ENCADREMENT</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type de contrats</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1er sept 2022-31 déc 2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Lyon 2 , 168h : CM et TD L1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanités numériques appliquées aux sciences de l'antiquité dans le cadre du master mondes anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDD LRU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Grenoble-Alpes, 192h : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L1 (24h), latin niveau 2 (24h) ; latin niveau 3 (24h), latin niveau 2 pour les ETC (48h), mythes grecs (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université catholique de Nantes (UCO, Rezé) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque CM & TD L3 histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (36h), latin niveau L2 histoire (36h), humanités numériques L3 histoire (18h) ; humanités numériques et accompagnement du PFE (mini-mémoire de L3) (18h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Bourgogne, Dijon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TD L1 histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (48h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Podestà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Podestà; Lauriane Locatelli; Emilie Piguet. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.), Antonio Gonzales, 978-2-84867-850-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian toponymy: Method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payne A.; Velharticka S.; Wintjes J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries - Anatolia in the First Millennium BC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 295, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-336, 2022, Orbis Biblicus et Orientalis, 9789042948846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire en Pisidie : ethnonymes, héros éponyme et parenté mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauriane LOCATELLI; Emilie PIGUET; Simone PODESTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.). Colloque international de Besançon, 18-19 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.127-139, 2021, Institut des Sciences et Techniques de l'antiquité, 9782848678504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica, LES COMBATS DANS LES MYTHES ET LES LITTÉRATURES DE L'ORIENT &amp; MISCELLANEA ORIENTALIA ET IRANICA BELGO-POLONICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topography and Toponymy in the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-90-429-3505-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joy RIVAULT, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels. Bordeaux : Ausonius, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124 (2), pp.625-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03975898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie LEDENTU, Romain LORIOL, L’interprétation des listes dans l’Antiquité gréco-romaine, Penser en listes dans les mondes grec et romain, Bordeaux, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (2), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 2 tome 121, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121 (2), pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans l'onomastique du Sud-Ouest de l'Anatolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP OPIDoR : Ouvrir la science avec l’outil de rédaction de plan de gestion de données DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Formés à la SCIENCE OUVERTE en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/64sb-9y34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS, Dijon, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD Dijon, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arès Kiddeudas : souvenir d'Iyarri ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les festivals dans l'Antiquité méditerranéenne et proche-orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la science en SHS avec le DMP OPIDoR : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2021 à l'Université Paris 8 (Vincennes-Saint-Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement linguistique et sémantique des toponymes Pisidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre de la journée d’étude Noms des lieux dans les langues anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alcorac Alonso Deniz &amp; Enrique Nieto Izquierdo, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTION SPATIALE ET ANALYSE LINGUISTIQUE DES TOPONYMES PISIDIENS D'ORIGINE GRECQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metageitnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Beyond All Boundaries. Anatolia in the 1st Millennium B.C. (17-22 June 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne et Jorit Wintjes, Jun 2018, ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scrivere nomi anatolici in greco : il caso dei toponimi pisidi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Variation and Contact in the Ancient Indo-European languages: between Linguistics and Philology / Variazione e contatto nelle lingue indoeuropee antiche: fra linguistica e filologia" "Joint Colloquia in Indo-European Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michele Bianconi, Apr 2018, pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries. Anatolia in the 1st Millennium B.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne, Jun 2018, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les peuples de la Pisidie gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Toponymie et géographie historique de l’Anatolie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La divination en Pisidie dans les sources textuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral Pratiques rituelles dans la Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réné Lebrun, Apr 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La toponymie et l’ethnonymie de la Pisidie antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ISTA (Institut des Sciences et Techniques de l'Antiquité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes d’origine anatolienne en Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hierarchy and Heterarchy. Gender and Assyriology: New Developments "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de la présence grecque sur la toponymie de la Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos, May 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes pisidiens en lien avec la végétation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées orientalistes de la Société Royale Belge d'Études Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRBEO Société Royale Belge d'Etudes Orientales, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Place names of ancient Pisidia : Memory of territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Place of Memory and Memory of Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Oct 2017, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Pisidian Toponyms in connection with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">posterdays dans le cadre des Journées portes ouvertes de l’INCAL (Institut des civilisations, arts et lettres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire par les noms : le cas de la Pisidie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l’école doctorale « Langues, lettres et traductologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Buxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Toponymy and topography"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mystérieuse inscription d'Antiphellos en Lycie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les toponymes de la Pisidie-Pamphylie dans les sources écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master sur les sources du Proche-Orient et de l’Égypte antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspendos et Sagalassos, deux toponymes anatoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Access Database for Khmer Buddhism (Cambodia): Enhancing Iconography with Omeka-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lecorney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH ERIC Annual Event 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster sur Apollon et les griffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Fantastic Beasts and Where to Find Them in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées d’étude jeunes chercheurs Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPL (Toponyms of Pisidia and Lycia) : base de données en ligne interrogeable contenant les métadonnées relatives aux noms de lieux pisidiens et lyciens attestés durant l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP et l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 mai 2018, Poster sur Apollon et les griffons lors du colloque international Fantastic Beasts and Where to Find Them in Antiquity, organisé par Synoikismos, séminaire de doctorants belges en Antiquité gréco-romaine et orientale, le 4 mai à Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01905884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms de lieux du Sud-OUest de la Turquie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ma thèse en 3 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lauriane Locatelli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Lauriane LOCATELLIDepuis janvier 2023 : ingénieur de recherche à l'UAR Inist CNRS (Vandoeuvre-lès-Nancy)Valorisation des données de la recherche , exposition des données de recherche, Omeka S, plan de gestion de donnéesDocteure en langues et lettres (2012-2017), UCLouvain & Univ. F.-Comté</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lauriane-locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3437-8971</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23319133X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=QZkwS3sAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poste actuel :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ingénieur de recherche CNRS, INIST (Vandoeuvre-les-Nancy)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2019 - juin 2019 : Séminaires de l’EPHE de Sophie Minon en dialectologie grecque et de Denis Rousset en Épigraphie grecque et géographie historique du monde hellénique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-2017 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCLouvain (Belgique)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">doctorat en langues et littératures anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La toponymie et l’ethnonymie de la Pisidie antique (XIIIe s. a.C. - début IVe s. p.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Thèse dirigée par J. Tavernier (UCLouvain) et de G. Labarre (Univ. F.-Besançon), soutenue le 28 juin 2017</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Manuscrit remis à l’éditeur en vue de publication aux PIOL (Presses de l’Institut orientaliste de Louvain, Peeters, Leuven</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-2012 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">master Histoire, parcours philologie classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. de Lorraine, Nancy</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’onomastique personnelle de Selgé en Pisidie (Asie Mineure)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sous la direction de Guy Vottéro et Claude Brixhe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTRATS POST-DOCTORAT & RECHERCHE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mai 2021 - août 2021 : Contribution au projet </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia Numorum Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> porté par Koray Konuk (CNRS, Ausonius). Travail de traitement et de préparation des photographies de monnaies à l’aide de Photoshop en vue de l’intégration à la BDD du projet</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">avril 2020 - février 2021 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat IMPULSION IDEXLYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hairesis, HiSoMA, auprès de Madalina Dana à l’Univ. Lyon 3</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Inventaire des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> témoignant de la diffusion des doctrines philosophiques antiques et de l’activité de leurs représentants et travail de préparation de la BDD et du site internet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hairesis.msh-lse.fr/</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">juin 2019 - mars 2020 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat ELAN ERC IDEX LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le cadre du projet Hospitam, HiSoMA, auprès de Claire Fauchon-Claudon (ENS Lyon) à l’ENS Lyon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Réalisation d’un cahier des charges et du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">plan de gestion de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (OPIDOR ERC) pour une base de données textuelles</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">mars 2019 - juin 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrat d’ingénieur d’analyse au LGPN-Ling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR, CNRS), ANHIMA (Paris) auprès de Sophie Minon</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse linguistique des noms grecs du volume 5c (Inland </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">oct. 2018 - mars 2019 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage Eurodyssée à l’ISTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. F.-Comté, (Besançon)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Création d’une base de données des toponymes de la Pisidie et de la Lycie et création d’une carte géoréférencée des villes de Pisidie et de Lycie : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://bdd-tpl.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT ET ENCADREMENT</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Type de contrats</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1er sept 2022-31 déc 2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Lyon 2 , 168h : CM et TD L1 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humanités numériques appliquées aux sciences de l'antiquité dans le cadre du master mondes anciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021-2022 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDD LRU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université Grenoble-Alpes, 192h : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L1 (24h), latin niveau 2 (24h) ; latin niveau 3 (24h), latin niveau 2 pour les ETC (48h), mythes grecs (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université catholique de Nantes (UCO, Rezé) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">histoire grecque CM & TD L3 histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (36h), latin niveau L2 histoire (36h), humanités numériques L3 histoire (18h) ; humanités numériques et accompagnement du PFE (mini-mémoire de L3) (18h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2020-2021 :</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Lyon 2, TD humanités numériques appliquées aux sciences de l’antiquité, M1 & M2 Mondes anciens (24h)</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Université de Bourgogne, Dijon, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">TD L1 histoire grecque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (48h)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Podestà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Podestà; Lauriane Locatelli; Emilie Piguet. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.), Antonio Gonzales, 978-2-84867-850-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03193481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian toponymy: Method and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Payne A.; Velharticka S.; Wintjes J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries - Anatolia in the First Millennium BC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 295, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-336, 2022, Orbis Biblicus et Orientalis, 9789042948846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03682995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction identitaire en Pisidie : ethnonymes, héros éponyme et parenté mythique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lauriane LOCATELLI; Emilie PIGUET; Simone PODESTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions identitaires en Asie Mineure (VIIIe siècle avant J.-C.–IIIe siècle après J.-C.). Colloque international de Besançon, 18-19 octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.127-139, 2021, Institut des Sciences et Techniques de l'antiquité, 9782848678504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Orientalia Belgica, LES COMBATS DANS LES MYTHES ET LES LITTÉRATURES DE L'ORIENT &amp; MISCELLANEA ORIENTALIA ET IRANICA BELGO-POLONICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topography and Toponymy in the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-90-429-3505-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Joy RIVAULT, Zeus en Carie. Réflexions sur les paysages onomastiques, iconographiques et cultuels. Bordeaux : Ausonius, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124 (2), pp.625-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03975898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie LEDENTU, Romain LORIOL, L’interprétation des listes dans l’Antiquité gréco-romaine, Penser en listes dans les mondes grec et romain, Bordeaux, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (2), pp.400-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 2 tome 121, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121 (2), pp.552-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02526535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Jean-Baptiste YON, L’histoire par les noms. Histoire et onomastique de la Palmyrène à la Haute Mésopotamie romaines, fascicule 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 121 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans l'onomastique du Sud-Ouest de l'Anatolie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babelao - Electronic Journal for Ancient and Oriental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.101-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMP OPIDoR : Ouvrir la science avec l’outil de rédaction de plan de gestion de données DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous Formés à la SCIENCE OUVERTE en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2023, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/64sb-9y34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP (Data Management Plan) et atouts de l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data SHS, Dijon, 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD Dijon, Dec 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arès Kiddeudas : souvenir d'Iyarri ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">les festivals dans l'Antiquité méditerranéenne et proche-orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03888112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir la science en SHS avec le DMP OPIDoR : retour d’expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access Week 2021 à l'Université Paris 8 (Vincennes-Saint-Denis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement linguistique et sémantique des toponymes Pisidiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre de la journée d’étude Noms des lieux dans les langues anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alcorac Alonso Deniz &amp; Enrique Nieto Izquierdo, Nov 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03516666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISTRIBUTION SPATIALE ET ANALYSE LINGUISTIQUE DES TOPONYMES PISIDIENS D'ORIGINE GRECQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metageitnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Beyond All Boundaries. Anatolia in the 1st Millennium B.C. (17-22 June 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne et Jorit Wintjes, Jun 2018, ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scrivere nomi anatolici in greco : il caso dei toponimi pisidi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international "Variation and Contact in the Ancient Indo-European languages: between Linguistics and Philology / Variazione e contatto nelle lingue indoeuropee antiche: fra linguistica e filologia" "Joint Colloquia in Indo-European Linguistics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michele Bianconi, Apr 2018, pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisidian Toponymy : Method and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond All Boundaries. Anatolia in the 1st Millennium B.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annick Payne, Jun 2018, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les peuples de la Pisidie gréco-romaine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Toponymie et géographie historique de l’Anatolie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La divination en Pisidie dans les sources textuelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire doctoral Pratiques rituelles dans la Méditerranée antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réné Lebrun, Apr 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La toponymie et l’ethnonymie de la Pisidie antique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’ISTA (Institut des Sciences et Techniques de l'Antiquité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes d’origine anatolienne en Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Hierarchy and Heterarchy. Gender and Assyriology: New Developments "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de la présence grecque sur la toponymie de la Pisidie (Asie Mineure) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de doctorants belges en Antiquité gréco-romaine et orientale Synoikismos, May 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les toponymes pisidiens en lien avec la végétation »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le combat entre le dieu de l’Orage et le serpent Illuyanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées orientalistes de la Société Royale Belge d'Études Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRBEO Société Royale Belge d'Etudes Orientales, Mar 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Place names of ancient Pisidia : Memory of territory »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" The Place of Memory and Memory of Place"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Oct 2017, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Pisidian Toponyms in connection with water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">posterdays dans le cadre des Journées portes ouvertes de l’INCAL (Institut des civilisations, arts et lettres)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Histoire par les noms : le cas de la Pisidie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l’école doctorale « Langues, lettres et traductologie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Buxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariassos et Pergé : deux toponymes anatoliens, hypothèses et tentatives d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " Toponymy and topography"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mystérieuse inscription d'Antiphellos en Lycie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les toponymes de la Pisidie-Pamphylie dans les sources écrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de master sur les sources du Proche-Orient et de l’Égypte antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspendos et Sagalassos, deux toponymes anatoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des études orientales néo-louvanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Access Database for Khmer Buddhism (Cambodia): Enhancing Iconography with Omeka-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lecorney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DARIAH ERIC Annual Event 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Gottingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poster sur Apollon et les griffons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Fantastic Beasts and Where to Find Them in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées d’étude jeunes chercheurs Asie Mineure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TPL (Toponyms of Pisidia and Lycia) : base de données en ligne interrogeable contenant les métadonnées relatives aux noms de lieux pisidiens et lyciens attestés durant l’époque gréco-romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et identification de Plans de Gestion de Données disciplinaires pouvant être utilisés comme exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Cosserat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Guiffant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Research Data Alliance France (RDA France). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05187206v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans de gestion de données en SHS : intérêt du DMP et l’outil DMP OPIDoR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 mai 2018, Poster sur Apollon et les griffons lors du colloque international Fantastic Beasts and Where to Find Them in Antiquity, organisé par Synoikismos, séminaire de doctorants belges en Antiquité gréco-romaine et orientale, le 4 mai à Louvain-la-Neuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01905884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms de lieux du Sud-OUest de la Turquie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ma thèse en 3 minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Locatelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01908334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E326F6AD"/>
+    <w:nsid w:val="95764A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-8971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23319133X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hairesis.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdd-tpl.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Locatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piguet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Podest&#224;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100653900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948846&amp;amp;series_number_str=295&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721706v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975898v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489429v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526186v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583127v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/64sb-9y34" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516666v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907986v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908009v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908013v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908028v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127983v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecorney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549393v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04867408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01905884v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lauriane-locatelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3437-8971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23319133X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=QZkwS3sAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hairesis.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdd-tpl.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193481v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Locatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Piguet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Podest&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100653900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03682995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042948846&amp;amp;series_number_str=295&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03975898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489429v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526535v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04583127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/64sb-9y34" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03888112v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516666v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014050v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905894v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905928v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905916v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907986v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908028v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908285v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127983v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lecorney" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905832v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549393v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187206v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cosserat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Lafosse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04867408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01905884v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908511v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01908334v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>