--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -1386,278 +1386,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of use of a rake-like tool: a longitudinal study in human infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of active and purely visual performance in a multiple-string means-end task in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kevin O’regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00491⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (1), pp.304-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326174v1</w:t>
+                <w:t xml:space="preserve">hal-02326156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of active and purely visual performance in a multiple-string means-end task in infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of use of a rake-like tool: a longitudinal study in human infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 133 (1), pp.304-316. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2014.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326156v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness in infants' tool use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kevin O'Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1955,247 +1955,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01682374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of tool use during the second year of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment le bébé accède-t-il à la notion d’outil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Fagard</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 113 (3), pp.440-446. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (01), pp.73-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0013754512001085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326236v1</w:t>
+                <w:t xml:space="preserve">hal-02326354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le bébé accède-t-il à la notion d’outil ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The emergence of tool use during the second year of life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kevin O’regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Fagard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin O’regan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.440-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754512001085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02326354v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigeons discriminate between human feeders</w:t>
               </w:r>
@@ -4148,140 +4148,273 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling Infant Surprise in a Social Context: A Multidimensional Analysis of Physiological, Behavioural, and Facial Expression Markers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain di Stasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cerrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Esseily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive, perceptual and motor bases for the acquisition of tool use in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Rat-Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychology. Université Paris Descartes (Paris 5), 2013. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013PA05H110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04390251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4428,51 +4561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kacelnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04822765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Lois-Milevicich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alicia de la Colina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Orencio G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Reboreda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01922-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04389963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jeancolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2022-0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00267" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John O'Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2015.1036840" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Florean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fattori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gianni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.06.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jacobs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martin-Ordas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Osvath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326174v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O'Regan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00491" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326156v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC3A0FA320A8BD5C379BC132DC11F309CCED2E31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lerch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJMQKKK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2012.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CJ2R5S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.06.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LRHR08T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512001085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belguermi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Pascal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0420-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSVXNV0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di-Stasi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16903.00160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16791.55200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11502.59201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily&#185;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458.ch2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-14126-4_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14126-4_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04390251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05H110" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Rat-Fischer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Plunkett" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste M P von Bayern" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kacelnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105957" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04822765v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Lois-Milevicich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alicia de la Colina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Orencio G&#243;mez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Reboreda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-024-01922-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04389963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jeancolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Fagard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jmld.2022-0006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01104" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Somogyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. O'Regan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00267" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin John O'Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2015.1036840" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Florean" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fattori" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.05.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Gianni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2015.06.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326136v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Jacobs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste von Bayern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Martin-Ordas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Osvath" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.2504" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326156v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2014.06.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326174v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kevin O'Regan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21078" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC3A0FA320A8BD5C379BC132DC11F309CCED2E31/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lerch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nagle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GJMQKKK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin O&#8217;regan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2012.10.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9CJ2R5S-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754512001085" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02326236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.06.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LRHR08T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Belguermi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Pascal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot-Julliard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0420-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSVXNV0C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01478817v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lalot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-011-0389-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-17DVV0QJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01696497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gratier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Di-Stasi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16903.00160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03982111v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerroti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16791.55200" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883939v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682718v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01682729v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866682v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fakhri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11502.59201" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03115824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawa Dafreville" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846797" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390015v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Esseily&#185;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=1887" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394150458.ch2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03482257v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Guerin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-030-14126-4_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14126-4_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain di Stasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cerrotti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-04390251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013PA05H110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>